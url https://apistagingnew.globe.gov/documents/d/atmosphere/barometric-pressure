--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -575,63 +575,63 @@
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="E8EBF5"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="15621"/>
-    <p:restoredTop sz="94726"/>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94730"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
         </p:scale>
-        <p:origin x="736" y="184"/>
+        <p:origin x="1632" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -2437,51 +2437,51 @@
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="200" name="Google Shape;200;p13:notes"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
@@ -14477,55 +14477,55 @@
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.gif"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://metofficenews.files.wordpress.com/2016/02/surface-pressure-chart-0802161.gif" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/a1ab9ecb-f8b1-41ba-9dd9-a420895f954b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/81a42f5e-8f77-4d23-8fb0-9006b0b27063" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esrl.noaa.gov/gmd/grad/solcalc/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/348614/5d7696a5-4ae6-5a83-24a3-35c0db955187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esrl.noaa.gov/gmd/grad/solcalc/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/81a42f5e-8f77-4d23-8fb0-9006b0b27063" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/81a42f5e-8f77-4d23-8fb0-9006b0b27063" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/348614/5d7696a5-4ae6-5a83-24a3-35c0db955187" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://data.globe.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/globe-data/data-entry/globe-observer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/10157/7349361/Viz+tutorial.pptx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/10157/7349361/Viz+tutorial.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
 </file>
@@ -14561,51 +14561,51 @@
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/a1ab9ecb-f8b1-41ba-9dd9-a420895f954b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aquarius.umaine.edu/images/six_cell.jpg" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/search-results?p_p_auth=U5COsYBF&amp;p_p_id=15&amp;p_p_lifecycle=0&amp;p_p_state=maximized&amp;p_p_mode=view&amp;_15_struts_action=/journal/view_article&amp;_15_groupId=10157&amp;_15_articleId=2514809&amp;_15_version=1.4" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/81a42f5e-8f77-4d23-8fb0-9006b0b27063" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/do-globe/globe-teachers-guide/instruments" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/search-results?p_p_auth=U5COsYBF&amp;p_p_id=15&amp;p_p_lifecycle=0&amp;p_p_state=maximized&amp;p_p_mode=view&amp;_15_struts_action=/journal/view_article&amp;_15_groupId=10157&amp;_15_articleId=2514809&amp;_15_version=1.4" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/81a42f5e-8f77-4d23-8fb0-9006b0b27063" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/348614/5d7696a5-4ae6-5a83-24a3-35c0db955187" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/do-globe/globe-teachers-guide/instruments" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/a1ab9ecb-f8b1-41ba-9dd9-a420895f954b" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
@@ -15789,61 +15789,58 @@
               <a:t>Collect data daily, preferably within one hour of local </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>solar noon</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. Record the time (local or UTC) and date on the </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
-[...2 lines deleted...]
-                </a:solidFill>
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
-              <a:t>Integrated 1-day Data Sheet</a:t>
+              <a:t>Barometric Pressure Data Sheet</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="365760" lvl="0" indent="-365760" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
@@ -16219,271 +16216,304 @@
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Data Sheet</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="206" name="Google Shape;206;p13"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1428269" y="3079765"/>
-            <a:ext cx="3091265" cy="4481704"/>
+            <a:off x="1378486" y="2239772"/>
+            <a:ext cx="3401915" cy="4481704"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
-              <a:t>Enter the data on the Integrated 1-Day Data Sheet</a:t>
+              <a:t>Enter the data on the Barometric Pressure Data Sheet or Atmosphere All Protocols Data Sheet.</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800">
+              <a:rPr lang="en-US" sz="1800" dirty="0">
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Be sure to fill out the top: School Name, Study Site, Observer Names, Date and Time (local or UTC)</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:endParaRPr sz="1800" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1800" i="1" u="sng">
+              <a:rPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>Atmosphere Data Sheet</a:t>
+              <a:t>Barometric Pressure Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr sz="1800" i="1"/>
+            <a:endParaRPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="hlink"/>
+              </a:solidFill>
+              <a:hlinkClick r:id="rId6"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="1800">
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Atmosphere All Protocols Data Sheet</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" i="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1800" dirty="0">
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="207" name="Google Shape;207;p13" descr="Screenshot of the atmosphere investigation, integrated one day data sheet, with arrows pointing to where you enter data. "/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4599281" y="1311951"/>
             <a:ext cx="4419100" cy="4478550"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99B94B69-9E0C-5310-BDE3-FBAA3E0AFA9D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="-74432" y="-7590"/>
             <a:ext cx="3668231" cy="812616"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -24428,51 +24458,51 @@
             <a:endParaRPr sz="1200" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Version 11/12/25. If you edit and modify this slide set for use for educational purposes, please note “modified by (and your name and date)“ on this page. Thank you</a:t>
+              <a:t>Version 04/10/26. If you edit and modify this slide set for use for educational purposes, please note “modified by (and your name and date)“ on this page. Thank you</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
@@ -27345,142 +27375,148 @@
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="3200" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Protocol at a Glance</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="158" name="Google Shape;158;p8" descr="Chart: Instruments you need- either an aneroid barometer or an altimeter; data sheet=integrated 1-day data sheet; when=within one hour of local solar noon; where=classroom wall at eye level; other=log book for data collection, computer with internet connection to enter data"/>
           <p:cNvGraphicFramePr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2074860587"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1474556" y="1722941"/>
-          <a:ext cx="5095550" cy="4721360"/>
+          <a:ext cx="5095550" cy="4995680"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:noFill/>
                 <a:tableStyleId>{C3A36966-C62E-4D2B-BFD4-384DAC780ECC}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2547775">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="2547775">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="789400">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="sng" strike="noStrike" cap="none">
+                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="sng" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                           <a:hlinkClick r:id="rId5">
                             <a:extLst>
                               <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                                 <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                               </a:ext>
                             </a:extLst>
                           </a:hlinkClick>
                         </a:rPr>
                         <a:t>Instruments</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                      <a:endParaRPr sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial"/>
                         <a:ea typeface="Arial"/>
                         <a:cs typeface="Arial"/>
                         <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="1800"/>
+                      <a:endParaRPr sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Calibri"/>
                         <a:buNone/>
@@ -27514,208 +27550,209 @@
               </a:tr>
               <a:tr h="640075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
+                          <a:hlinkClick r:id="rId6"/>
                         </a:rPr>
-                        <a:t>Data Sheet</a:t>
+                        <a:t>Barometric Pressure Data Sheet</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
-                      <a:endParaRPr sz="1800"/>
+                      <a:endParaRPr sz="1800" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" i="1" u="sng">
+                        <a:rPr lang="en-US" sz="1800" i="1" u="sng" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
-                          <a:hlinkClick r:id="rId6"/>
+                          <a:hlinkClick r:id="rId7"/>
                         </a:rPr>
-                        <a:t>Integrated 1-day Data Sheet </a:t>
+                        <a:t>or Atmosphere All Protocols Data Sheet</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" i="1"/>
+                      <a:endParaRPr sz="1800" i="1" dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
               <a:tr h="640075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none">
+                        <a:rPr lang="en-US" sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none" dirty="0">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>When</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:schemeClr val="dk1"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Preferably, within one hour of </a:t>
                       </a:r>
                       <a:r>
                         <a:rPr lang="en-US" sz="1800" b="0" i="1" u="sng" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="dk1"/>
                           </a:solidFill>
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
-                          <a:hlinkClick r:id="rId7">
+                          <a:hlinkClick r:id="rId8">
                             <a:extLst>
                               <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                                 <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                               </a:ext>
                             </a:extLst>
                           </a:hlinkClick>
                         </a:rPr>
                         <a:t>local solar noon</a:t>
                       </a:r>
                       <a:endParaRPr sz="1800" b="0" i="1" u="none" strike="noStrike" cap="none">
                         <a:solidFill>
                           <a:schemeClr val="dk1"/>
                         </a:solidFill>
                         <a:latin typeface="Arial"/>
                         <a:ea typeface="Arial"/>
                         <a:cs typeface="Arial"/>
                         <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
@@ -27872,125 +27909,125 @@
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:endParaRPr sz="1800"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" i="0">
+                        <a:rPr lang="en-US" sz="1800" i="0" dirty="0">
                           <a:latin typeface="Arial"/>
                           <a:ea typeface="Arial"/>
                           <a:cs typeface="Arial"/>
                           <a:sym typeface="Arial"/>
                         </a:rPr>
                         <a:t>Log book for data collection; Computer with internet connection to enter data</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" i="0">
+                      <a:endParaRPr sz="1800" i="0" dirty="0">
                         <a:latin typeface="Arial"/>
                         <a:ea typeface="Arial"/>
                         <a:cs typeface="Arial"/>
                         <a:sym typeface="Arial"/>
                       </a:endParaRPr>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="159" name="Google Shape;159;p8" descr="Photograph of an aneroid barometer and an altimeter. Use an altimeter when in elevations greater than 500 m. "/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="4294967295"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7084696" y="1974733"/>
             <a:ext cx="1449490" cy="4149909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="2" name="Picture 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3877E063-C7EB-2F5C-B109-538BA0554E97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId9">
+          <a:blip r:embed="rId10">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="-74432" y="-7590"/>
             <a:ext cx="3668231" cy="812616"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
@@ -29023,54 +29060,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>2077</Words>
+  <Words>2094</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>187</Paragraphs>
+  <Paragraphs>188</Paragraphs>
   <Slides>26</Slides>
   <Notes>26</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>26</vt:i4>
       </vt:variant>