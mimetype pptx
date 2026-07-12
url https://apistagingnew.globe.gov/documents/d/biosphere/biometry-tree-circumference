--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -388,51 +388,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId46" roundtripDataSignature="AMtx7mjAWgjyelIPPvYuLhVy+B4KVhBVFg=="/>
+      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId46" roundtripDataSignature="AMtx7mjAWgjyelIPPvYuLhVy+B4KVhBVFg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{F4EB1A21-0AEF-4634-A4FB-E294C8AE9500}">
   <a:tblStyle styleId="{F4EB1A21-0AEF-4634-A4FB-E294C8AE9500}" styleName="Table_0">
     <a:wholeTbl>
@@ -610,60 +610,60 @@
             <a:srgbClr val="EBF1E8"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="17868"/>
-    <p:restoredTop sz="94726"/>
+    <p:restoredTop sz="94730"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
-      <p:cViewPr>
+      <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="226" d="100"/>
-          <a:sy n="226" d="100"/>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
         </p:scale>
-        <p:origin x="168" y="144"/>
+        <p:origin x="1488" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -18123,51 +18123,51 @@
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/355050/5af19cd8-158d-4bb4-ae4f-6c76991c85e6" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/cbe42658-f763-4a6d-90a8-bc2fac880fdc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/1410b989-d936-4883-bbc8-662027d861d0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/6fc9ebef-810a-4595-b27e-d06097ad75ce" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/355050/33e3daa6-0cd5-4c0b-aa42-53d789de9403" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/1410b989-d936-4883-bbc8-662027d861d0" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/6fc9ebef-810a-4595-b27e-d06097ad75ce" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpeg"/></Relationships>
 </file>
@@ -24347,50 +24347,140 @@
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Tree Circumference Field Guide</a:t>
             </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Tree Height and Circumference Data Sheets </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>(includes both tree height and circumference on one data sheet) </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="000000"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
             <a:endParaRPr sz="1800" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="0" indent="-152400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1200" dirty="0">
               <a:solidFill>
@@ -34658,51 +34748,51 @@
             <a:endParaRPr sz="1600" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" i="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Version  9/26/24. If you edit and modify this slide set for use for educational purposes,  please note “modified by and your name and date“  on this page. Thank you.</a:t>
+              <a:t>Version  04/10/26. If you edit and modify this slide set for use for educational purposes,  please note “modified by and your name and date“  on this page. Thank you.</a:t>
             </a:r>
             <a:endParaRPr sz="1600" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr sz="1600" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
@@ -37490,54 +37580,54 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>3759</Words>
+  <Words>3777</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>336</Paragraphs>
+  <Paragraphs>339</Paragraphs>
   <Slides>43</Slides>
   <Notes>43</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>43</vt:i4>
       </vt:variant>