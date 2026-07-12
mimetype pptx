--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -385,51 +385,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId48" roundtripDataSignature="AMtx7mi2wvDm3kOTi86cdyx7uNvWc50lCw=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId48" roundtripDataSignature="AMtx7mi2wvDm3kOTi86cdyx7uNvWc50lCw=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{749294F9-B652-443F-BA7B-E44D697BF651}">
   <a:tblStyle styleId="{749294F9-B652-443F-BA7B-E44D697BF651}" styleName="Table_0">
     <a:wholeTbl>
@@ -607,60 +607,60 @@
             <a:srgbClr val="EBF1E8"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94726"/>
+    <p:restoredTop sz="94730"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
         </p:scale>
-        <p:origin x="1944" y="184"/>
+        <p:origin x="1632" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -17634,51 +17634,51 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/355050/21ba2634-3834-460b-bc42-c0548f26d355" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/355050/355097/Grass+Green-Up+protocol+Field+Guide/24f18f81-cb5c-464a-9baf-498689469f6e" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/348614/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/355097/Grass+Green-Up+protocol+Field+Guide/24f18f81-cb5c-464a-9baf-498689469f6e" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/355050/0ae2e930-1ea9-4850-a782-704486e8b392" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/355050/21ba2634-3834-460b-bc42-c0548f26d355" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/10157/2209c9c4-96d7-46fe-acdd-eba84b73e5df" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
@@ -19776,55 +19776,61 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="385623"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1"/>
               <a:t>Overview of the Grass Green-Up Protocol</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="222" name="Google Shape;222;p14" descr="Table showing needed information for the Grass Green-up Protocol.&#10;When - Select your site at least 2 weeks before green-up begins. For grasses, the start of Green-Up occurs when any initial green grass shoot is first observed.&#10;Where - You will need to make your observations in a one-meter square that is dominated by grass plants. &#10;Time needed -10-15 minutes per measurement. Frequency of observations: Ideally, visit plant at least two times a week to check for the start of green-up and continue observing until leaf growth plateaus.&#10;Prerequisites - none&#10;Primary Instrument - Metric ruler&#10;Skill level - all&#10;References - Site Definition Sheet&#10;Grass Green-Up Protocol Field Guide&#10;Green-up data sheet"/>
           <p:cNvGraphicFramePr/>
-          <p:nvPr/>
+          <p:nvPr>
+            <p:extLst>
+              <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="707794108"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1437831" y="1595275"/>
-          <a:ext cx="3000000" cy="3000000"/>
+          <a:ext cx="7004025" cy="4439110"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
               <a:tblPr firstRow="1" bandRow="1">
                 <a:noFill/>
                 <a:tableStyleId>{749294F9-B652-443F-BA7B-E44D697BF651}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
                 <a:gridCol w="2442025">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
                 <a:gridCol w="4562000">
                   <a:extLst>
                     <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
                       <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
                     </a:ext>
                   </a:extLst>
                 </a:gridCol>
               </a:tblGrid>
               <a:tr h="984650">
@@ -20300,98 +20306,101 @@
                             <a:srgbClr val="385623"/>
                           </a:solidFill>
                         </a:rPr>
                         <a:t>References</a:t>
                       </a:r>
                       <a:endParaRPr/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1">
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="385623"/>
                           </a:solidFill>
+                          <a:hlinkClick r:id="rId5"/>
                         </a:rPr>
                         <a:t>Site Definition Sheet</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1">
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="385623"/>
                           </a:solidFill>
+                          <a:hlinkClick r:id="rId6"/>
                         </a:rPr>
                         <a:t>Grass Green-Up Protocol Field Guide</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                     <a:p>
                       <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" b="1">
+                        <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                           <a:solidFill>
                             <a:srgbClr val="385623"/>
                           </a:solidFill>
+                          <a:hlinkClick r:id="rId7"/>
                         </a:rPr>
                         <a:t>Green-up data sheet</a:t>
                       </a:r>
-                      <a:endParaRPr/>
+                      <a:endParaRPr dirty="0"/>
                     </a:p>
                   </a:txBody>
                   <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:extLst>
                   <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
                     <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
                   </a:ext>
                 </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="223" name="Google Shape;223;p14"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1369623" y="6101210"/>
             <a:ext cx="6834810" cy="738664"/>
           </a:xfrm>
@@ -20683,401 +20692,401 @@
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>First Visit Only</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Fine tip permanent marker</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Camera</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Compass</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-174625" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Every Visit</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Pencil or pen</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Ruler with mm units</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-174625" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Documents Needed in the Field</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Site Definition Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="055000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="055000"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Tree and Shrub Green-Up and Green-Down Site Selection </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>Grass Green-up Protocol Field Guide </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId9"/>
               </a:rPr>
               <a:t>Green-up data sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
+            <a:endParaRPr b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="228600" lvl="0" indent="-117475" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="Shape 237"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>