--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -1,8659 +1,9044 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...133 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" firstSlideNum="0" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId57"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...53 lines deleted...]
-    <p:sldId id="310" r:id="rId60"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="284" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="291" r:id="rId37"/>
+    <p:sldId id="292" r:id="rId38"/>
+    <p:sldId id="293" r:id="rId39"/>
+    <p:sldId id="294" r:id="rId40"/>
+    <p:sldId id="295" r:id="rId41"/>
+    <p:sldId id="296" r:id="rId42"/>
+    <p:sldId id="297" r:id="rId43"/>
+    <p:sldId id="298" r:id="rId44"/>
+    <p:sldId id="299" r:id="rId45"/>
+    <p:sldId id="300" r:id="rId46"/>
+    <p:sldId id="301" r:id="rId47"/>
+    <p:sldId id="302" r:id="rId48"/>
+    <p:sldId id="303" r:id="rId49"/>
+    <p:sldId id="304" r:id="rId50"/>
+    <p:sldId id="305" r:id="rId51"/>
+    <p:sldId id="306" r:id="rId52"/>
+    <p:sldId id="307" r:id="rId53"/>
+    <p:sldId id="308" r:id="rId54"/>
+    <p:sldId id="309" r:id="rId55"/>
+    <p:sldId id="310" r:id="rId56"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="9144000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId61" roundtripDataSignature="AMtx7mggX0oWn9JonSRE4n8goPsiA+I79A=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId61" roundtripDataSignature="AMtx7mggX0oWn9JonSRE4n8goPsiA+I79A=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{81CBED24-932D-4CD8-A610-91156D288481}">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{81CBED24-932D-4CD8-A610-91156D288481}">
   <a:tblStyle styleId="{81CBED24-932D-4CD8-A610-91156D288481}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
         </a:font>
         <a:srgbClr val="000000"/>
       </a:tcTxStyle>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band2V>
     <a:lastCol>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94700"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="118" d="100"/>
+          <a:sy n="118" d="100"/>
+        </p:scale>
+        <p:origin x="1672" y="192"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
+</file>
+
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId61" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide54.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="175" name="Shape 175"/>
+        <p:cNvPr id="1" name="Shape 175"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="176" name="Google Shape;176;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="177" name="Google Shape;177;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="184" name="Shape 184"/>
+        <p:cNvPr id="1" name="Shape 184"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="185" name="Google Shape;185;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="186" name="Google Shape;186;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="193" name="Shape 193"/>
+        <p:cNvPr id="1" name="Shape 193"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="194" name="Google Shape;194;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="195" name="Google Shape;195;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="202" name="Shape 202"/>
+        <p:cNvPr id="1" name="Shape 202"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="203" name="Google Shape;203;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="204" name="Google Shape;204;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="211" name="Shape 211"/>
+        <p:cNvPr id="1" name="Shape 211"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="212" name="Google Shape;212;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="213" name="Google Shape;213;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="220" name="Shape 220"/>
+        <p:cNvPr id="1" name="Shape 220"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="221" name="Google Shape;221;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="222" name="Google Shape;222;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="229" name="Shape 229"/>
+        <p:cNvPr id="1" name="Shape 229"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="230" name="Google Shape;230;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="231" name="Google Shape;231;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="1" name="Shape 239"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="240" name="Google Shape;240;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="241" name="Google Shape;241;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="1" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="250" name="Google Shape;250;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="251" name="Google Shape;251;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="259" name="Shape 259"/>
+        <p:cNvPr id="1" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="261" name="Google Shape;261;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="91" name="Shape 91"/>
+        <p:cNvPr id="1" name="Shape 91"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="92" name="Google Shape;92;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="Google Shape;93;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="94" name="Google Shape;94;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="269" name="Shape 269"/>
+        <p:cNvPr id="1" name="Shape 269"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="270" name="Google Shape;270;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="271" name="Google Shape;271;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="279" name="Shape 279"/>
+        <p:cNvPr id="1" name="Shape 279"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="280" name="Google Shape;280;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="281" name="Google Shape;281;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="291" name="Shape 291"/>
+        <p:cNvPr id="1" name="Shape 291"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="292" name="Google Shape;292;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="293" name="Google Shape;293;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="301" name="Shape 301"/>
+        <p:cNvPr id="1" name="Shape 301"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="302" name="Google Shape;302;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="303" name="Google Shape;303;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="311" name="Shape 311"/>
+        <p:cNvPr id="1" name="Shape 311"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="312" name="Google Shape;312;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="313" name="Google Shape;313;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="321" name="Shape 321"/>
+        <p:cNvPr id="1" name="Shape 321"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="322" name="Google Shape;322;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="323" name="Google Shape;323;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="1" name="Shape 331"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="332" name="Google Shape;332;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="333" name="Google Shape;333;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="1" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="343" name="Google Shape;343;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="344" name="Google Shape;344;p27:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="352" name="Shape 352"/>
+        <p:cNvPr id="1" name="Shape 352"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="353" name="Google Shape;353;p28:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="354" name="Google Shape;354;p28:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="361" name="Shape 361"/>
+        <p:cNvPr id="1" name="Shape 361"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="362" name="Google Shape;362;p29:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="363" name="Google Shape;363;p29:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="102" name="Shape 102"/>
+        <p:cNvPr id="1" name="Shape 102"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="103" name="Google Shape;103;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="104" name="Google Shape;104;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="370" name="Shape 370"/>
+        <p:cNvPr id="1" name="Shape 370"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="371" name="Google Shape;371;p30:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="372" name="Google Shape;372;p30:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="379" name="Shape 379"/>
+        <p:cNvPr id="1" name="Shape 379"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="380" name="Google Shape;380;p31:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="381" name="Google Shape;381;p31:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="388" name="Shape 388"/>
+        <p:cNvPr id="1" name="Shape 388"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="389" name="Google Shape;389;p32:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="390" name="Google Shape;390;p32:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="397" name="Shape 397"/>
+        <p:cNvPr id="1" name="Shape 397"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="398" name="Google Shape;398;p33:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="399" name="Google Shape;399;p33:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="406" name="Shape 406"/>
+        <p:cNvPr id="1" name="Shape 406"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="407" name="Google Shape;407;p57:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="408" name="Google Shape;408;p57:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="1" name="Shape 415"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="416" name="Google Shape;416;p58:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="417" name="Google Shape;417;p58:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="425" name="Shape 425"/>
+        <p:cNvPr id="1" name="Shape 425"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="426" name="Google Shape;426;p34:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="427" name="Google Shape;427;p34:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="436" name="Shape 436"/>
+        <p:cNvPr id="1" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="437" name="Google Shape;437;p59:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="438" name="Google Shape;438;p59:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="1" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="447" name="Google Shape;447;p35:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="448" name="Google Shape;448;p35:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="1" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="457" name="Google Shape;457;p60:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="458" name="Google Shape;458;p60:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="114" name="Google Shape;114;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="467" name="Shape 467"/>
+        <p:cNvPr id="1" name="Shape 467"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="468" name="Google Shape;468;p61:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="469" name="Google Shape;469;p61:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="477" name="Shape 477"/>
+        <p:cNvPr id="1" name="Shape 477"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="478" name="Google Shape;478;p62:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="479" name="Google Shape;479;p62:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="487" name="Shape 487"/>
+        <p:cNvPr id="1" name="Shape 487"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="488" name="Google Shape;488;p63:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="489" name="Google Shape;489;p63:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="500" name="Shape 500"/>
+        <p:cNvPr id="1" name="Shape 500"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="501" name="Google Shape;501;p64:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="502" name="Google Shape;502;p64:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="510" name="Shape 510"/>
+        <p:cNvPr id="1" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="511" name="Google Shape;511;p65:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="512" name="Google Shape;512;p65:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="524" name="Shape 524"/>
+        <p:cNvPr id="1" name="Shape 524"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="525" name="Google Shape;525;p37:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="526" name="Google Shape;526;p37:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="536" name="Shape 536"/>
+        <p:cNvPr id="1" name="Shape 536"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="537" name="Google Shape;537;p36:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="538" name="Google Shape;538;p36:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="550" name="Shape 550"/>
+        <p:cNvPr id="1" name="Shape 550"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="551" name="Google Shape;551;p38:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="552" name="Google Shape;552;p38:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="560" name="Shape 560"/>
+        <p:cNvPr id="1" name="Shape 560"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="561" name="Google Shape;561;p39:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="562" name="Google Shape;562;p39:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="574" name="Shape 574"/>
+        <p:cNvPr id="1" name="Shape 574"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="575" name="Google Shape;575;p66:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="576" name="Google Shape;576;p66:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name="Shape 123"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="124" name="Google Shape;124;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Google Shape;125;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="583" name="Shape 583"/>
+        <p:cNvPr id="1" name="Shape 583"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="584" name="Google Shape;584;p67:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="585" name="Google Shape;585;p67:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="592" name="Shape 592"/>
+        <p:cNvPr id="1" name="Shape 592"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="593" name="Google Shape;593;p40:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="594" name="Google Shape;594;p40:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="602" name="Shape 602"/>
+        <p:cNvPr id="1" name="Shape 602"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="603" name="Google Shape;603;p41:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="604" name="Google Shape;604;p41:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="612" name="Shape 612"/>
+        <p:cNvPr id="1" name="Shape 612"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="613" name="Google Shape;613;p42:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="614" name="Google Shape;614;p42:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="622" name="Shape 622"/>
+        <p:cNvPr id="1" name="Shape 622"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="623" name="Google Shape;623;p43:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="624" name="Google Shape;624;p43:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="632" name="Shape 632"/>
+        <p:cNvPr id="1" name="Shape 632"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="633" name="Google Shape;633;p44:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="634" name="Google Shape;634;p44:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="133" name="Shape 133"/>
+        <p:cNvPr id="1" name="Shape 133"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="134" name="Google Shape;134;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="135" name="Google Shape;135;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="1" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Google Shape;145;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Google Shape;146;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="155" name="Shape 155"/>
+        <p:cNvPr id="1" name="Shape 155"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="156" name="Google Shape;156;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157" name="Google Shape;157;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="166" name="Shape 166"/>
+        <p:cNvPr id="1" name="Shape 166"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="167" name="Google Shape;167;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168" name="Google Shape;168;p9:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -8666,89 +9051,91 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" type="title">
   <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Google Shape;16;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1122363"/>
             <a:ext cx="7772400" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -8839,76 +9226,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Google Shape;17;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="3602038"/>
             <a:ext cx="6858000" cy="1655762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -9022,76 +9413,80 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Google Shape;18;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9178,76 +9573,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Google Shape;19;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9334,380 +9733,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Vertical Text" type="vertTx">
   <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name="Shape 72"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73" name="Google Shape;73;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -9797,259 +10202,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Google Shape;74;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2396331" y="57944"/>
             <a:ext cx="4351338" cy="7886700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75" name="Google Shape;75;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10136,76 +10549,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="76" name="Google Shape;76;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10292,380 +10709,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="77" name="Google Shape;77;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Vertical Title and Text" type="vertTitleAndTx">
   <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="1" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79" name="Google Shape;79;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="4623594" y="2285207"/>
             <a:ext cx="5811838" cy="1971675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -10755,259 +11178,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80" name="Google Shape;80;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="623094" y="370681"/>
             <a:ext cx="5811838" cy="5800725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="81" name="Google Shape;81;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11094,76 +11525,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="82" name="Google Shape;82;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11250,400 +11685,406 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="83" name="Google Shape;83;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="21" name="Shape 21"/>
+        <p:cNvPr id="1" name="Shape 21"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Google Shape;22;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2800">
+              <a:defRPr sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl2pPr>
             <a:lvl3pPr lvl="2" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
@@ -11718,446 +12159,458 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Google Shape;23;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1825625"/>
             <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Google Shape;25;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12244,76 +12697,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Google Shape;26;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12400,380 +12857,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Google Shape;27;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" type="obj">
   <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Google Shape;29;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -12863,259 +13326,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Google Shape;30;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Google Shape;31;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -13202,76 +13673,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Google Shape;32;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -13358,380 +13833,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Google Shape;33;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Header" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name="Shape 34"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="623888" y="1709739"/>
             <a:ext cx="7886700" cy="2852737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -13822,295 +14303,303 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Google Shape;36;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="623888" y="4589464"/>
             <a:ext cx="7886700" cy="1500187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Google Shape;37;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -14197,76 +14686,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Google Shape;38;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -14353,380 +14846,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Comparison" type="twoTxTwoObj">
   <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Google Shape;41;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -14816,808 +15315,828 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Google Shape;42;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="1681163"/>
             <a:ext cx="3868340" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Google Shape;43;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="2505075"/>
             <a:ext cx="3868340" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1681163"/>
             <a:ext cx="3887391" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="Google Shape;45;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="2505075"/>
             <a:ext cx="3887391" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="Google Shape;46;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -15704,76 +16223,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Google Shape;47;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -15860,380 +16383,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Google Shape;48;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="49" name="Shape 49"/>
+        <p:cNvPr id="1" name="Shape 49"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Google Shape;50;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -16323,76 +16852,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Google Shape;51;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16479,76 +17012,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Google Shape;52;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16635,380 +17172,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Google Shape;53;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="54" name="Shape 54"/>
+        <p:cNvPr id="1" name="Shape 54"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="Google Shape;55;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -17095,76 +17638,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="Google Shape;56;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -17251,380 +17798,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Google Shape;57;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
   <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvPr id="1" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="Google Shape;59;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="457200"/>
             <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -17715,442 +18268,454 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60" name="Google Shape;60;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3887391" y="987426"/>
             <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-431800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buChar char="•"/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-406400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61" name="Google Shape;61;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="2057400"/>
             <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Google Shape;62;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -18237,76 +18802,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Google Shape;63;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -18393,380 +18962,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="64" name="Google Shape;64;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption" type="picTx">
   <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvPr id="1" name="Shape 65"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Google Shape;66;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="457200"/>
             <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -18857,281 +19432,291 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="Google Shape;67;p54"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3887391" y="987426"/>
             <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="68" name="Google Shape;68;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="2057400"/>
             <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="Google Shape;69;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -19218,76 +19803,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Google Shape;70;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -19374,5705 +19963,5854 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Google Shape;10;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Google Shape;11;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-406400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-381000" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-355600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Google Shape;13;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/7ca427f8-86f3-4ee4-9b4b-1d3302c60422" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/3c49828b-2490-4f7f-bbcc-513860138326" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/2246c86a-73c0-44c5-8376-a9cb19ad5b14" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/0a93bc74-2283-42e8-b33e-40cac93e8219" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/0a93bc74-2283-42e8-b33e-40cac93e8219" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/2246c86a-73c0-44c5-8376-a9cb19ad5b14" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/3c49828b-2490-4f7f-bbcc-513860138326" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/7ca427f8-86f3-4ee4-9b4b-1d3302c60422" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/93d4bb3c-79e3-4255-9fc8-537fc4f870dc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/97b9939c-7fb5-4b12-8113-59f988781bf5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/351665/Atmosphere+Investigation+Site+Definition+Sheet/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/351665/Atmosphere+Investigation+Site+Definition+Sheet/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/c345e938-f3ff-7c89-3f72-287d9f108b63" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/97b9939c-7fb5-4b12-8113-59f988781bf5" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/93d4bb3c-79e3-4255-9fc8-537fc4f870dc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/10157/380993/Tool+Kit" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/do-globe/resources/instruments" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/do-globe/resources/instruments" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/10157/380993/Tool+Kit" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/3c49828b-2490-4f7f-bbcc-513860138326" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/3c49828b-2490-4f7f-bbcc-513860138326" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/0a93bc74-2283-42e8-b33e-40cac93e8219" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/0a93bc74-2283-42e8-b33e-40cac93e8219" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/7ca427f8-86f3-4ee4-9b4b-1d3302c60422" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="chrome-extension://efaidnbmnnnibpcajpcglclefindmkaj/https:/www.globe.gov/documents/11865/c345e938-f3ff-7c89-3f72-287d9f108b63" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/7ca427f8-86f3-4ee4-9b4b-1d3302c60422" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataentry.globe.gov/#/observerpro/home" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/globe-data/data-entry/globe-observer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/globe-data/data-entry/globe-observer" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataentry.globe.gov/#/observerpro/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image62.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image66.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image70.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vis.globe.gov/GLOBE/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image73.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image68.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image52.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image71.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image69.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image55.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://climate.nasa.gov/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image67.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image57.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://climate.nasa.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pmel.noaa.gov/co2/story/What+is+Ocean+Acidification?" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pmel.noaa.gov/co2/story/What+is+Ocean+Acidification?" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://earthobservatory.nasa.gov/blogs/fromthefield/2014/04/15/sampling-the-global-ocean-and-a-note-on-ocean-acidification/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noaa.gov/sites/default/files/styles/landscape_width_1275/public/legacy/image/2019/Jun/pmel-oa-imageee.jpg" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.noaa.gov/sites/default/files/styles/landscape_width_1275/public/legacy/image/2019/Jun/pmel-oa-imageee.jpg" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://earthobservatory.nasa.gov/blogs/fromthefield/2014/04/15/sampling-the-global-ocean-and-a-note-on-ocean-acidification/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="87" name="Shape 87"/>
+        <p:cNvPr id="1" name="Shape 87"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="88" name="Google Shape;88;p1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="9144000" cy="6897189"/>
             <a:chOff x="0" y="-1"/>
             <a:chExt cx="9144000" cy="6897189"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="The GLOBE Program, a Worldwide science and education program. Hydrosphere: Alkalinity Protocol" id="89" name="Google Shape;89;p1"/>
+            <p:cNvPr id="89" name="Google Shape;89;p1" descr="The GLOBE Program, a Worldwide science and education program. Hydrosphere: Alkalinity Protocol"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="-1"/>
               <a:ext cx="9144000" cy="6897189"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect." id="90" name="Google Shape;90;p1"/>
+            <p:cNvPr id="90" name="Google Shape;90;p1" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect."/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="10886" y="32658"/>
               <a:ext cx="3646714" cy="807911"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="178" name="Shape 178"/>
+        <p:cNvPr id="1" name="Shape 178"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="179" name="Google Shape;179;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="180" name="Google Shape;180;p10"/>
+          <p:cNvPr id="180" name="Google Shape;180;p10" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="181" name="Google Shape;181;p10"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="181" name="Google Shape;181;p10" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="182" name="Google Shape;182;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 1</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="183" name="Google Shape;183;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Alkalinity is expressed as the amount of ____ in your sample</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Acid</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Calcium carbonate- correct ☺ </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Sodium chloride</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Base</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="187" name="Shape 187"/>
+        <p:cNvPr id="1" name="Shape 187"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="188" name="Google Shape;188;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="189" name="Google Shape;189;p11"/>
+          <p:cNvPr id="189" name="Google Shape;189;p11" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="190" name="Google Shape;190;p11"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="190" name="Google Shape;190;p11" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="191" name="Google Shape;191;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Question 2</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="192" name="Google Shape;192;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>True or false:  1 ppm= 1 mg/L</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>True</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="196" name="Shape 196"/>
+        <p:cNvPr id="1" name="Shape 196"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="197" name="Google Shape;197;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="198" name="Google Shape;198;p12"/>
+          <p:cNvPr id="198" name="Google Shape;198;p12" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="199" name="Google Shape;199;p12"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="199" name="Google Shape;199;p12" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="200" name="Google Shape;200;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 2</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="201" name="Google Shape;201;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>True or false:  1 ppm= 1 mg/L</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>True – correct ☺ </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>False</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="205" name="Shape 205"/>
+        <p:cNvPr id="1" name="Shape 205"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="206" name="Google Shape;206;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="207" name="Google Shape;207;p13"/>
+          <p:cNvPr id="207" name="Google Shape;207;p13" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="208" name="Google Shape;208;p13"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="208" name="Google Shape;208;p13" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="209" name="Google Shape;209;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Question 3</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="210" name="Google Shape;210;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>When a water body has high alkalinity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>It has a low pH</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>It is well buffered </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="214" name="Shape 214"/>
+        <p:cNvPr id="1" name="Shape 214"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="215" name="Google Shape;215;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="216" name="Google Shape;216;p14"/>
+          <p:cNvPr id="216" name="Google Shape;216;p14" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="217" name="Google Shape;217;p14"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="217" name="Google Shape;217;p14" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="218" name="Google Shape;218;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 3</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="219" name="Google Shape;219;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>When a water body has high alkalinity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>It has a low pH</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>It is well buffered – correct ☺</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-336550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Now we will explore how to collect alkalinity data in the following slides</a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="223" name="Shape 223"/>
+        <p:cNvPr id="1" name="Shape 223"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="224" name="Google Shape;224;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="225" name="Google Shape;225;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="225" name="Google Shape;225;p15" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="226" name="Google Shape;226;p15"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="226" name="Google Shape;226;p15" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="227" name="Google Shape;227;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1214788" y="800369"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Alkalinity Protocol at a Glance</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr descr="Table showing a summary of this protocol.  When: take measurements weekly if possible. Quality Control Procedure, twice a year. Where: your hydrosphere study site. Time needed: 15 minutes, Quality control procedure 20 minutes. Prerequisites: Hydrosphere study site descripton,  Key instrument- commercial nitrate test kit. Skill level: intermediate. References: Alkalinity Protocol Field Guide, Making the Baking Soda Alkalinity Standard Guide, Hydrosphere Investigation Quality Control Data Sheet, Quality Control Procedures for Alkalinity Lab Guide." id="228" name="Google Shape;228;p15"/>
+          <p:cNvPr id="228" name="Google Shape;228;p15" descr="Table showing a summary of this protocol.  When: take measurements weekly if possible. Quality Control Procedure, twice a year. Where: your hydrosphere study site. Time needed: 15 minutes, Quality control procedure 20 minutes. Prerequisites: Hydrosphere study site descripton,  Key instrument- commercial nitrate test kit. Skill level: intermediate. References: Alkalinity Protocol Field Guide, Making the Baking Soda Alkalinity Standard Guide, Hydrosphere Investigation Quality Control Data Sheet, Quality Control Procedures for Alkalinity Lab Guide."/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1337935" y="1758461"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
+              <a:tblPr firstRow="1" bandRow="1">
                 <a:noFill/>
                 <a:tableStyleId>{81CBED24-932D-4CD8-A610-91156D288481}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1888425"/>
-                <a:gridCol w="4968075"/>
+                <a:gridCol w="1888425">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4968075">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="695425">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike" cap="none"/>
                         <a:t>When </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" b="0" u="none" strike="noStrike" cap="none"/>
                         <a:t>Weekly, if possible. Quality Control Procedure: twice a year</a:t>
                       </a:r>
-                      <a:endParaRPr b="0" sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" b="0" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Where</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Hydrosphere Study Site</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Time Needed</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>15 minutes, Quality Control Procedure 20 minutes</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="518150">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Prerequisites</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Described Hydrosphere Study Site</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Make your Baking Soda </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Key Instrument </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Commercial Alkalinity Test Kit</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="370850">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Skill Level</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>Middle and Secondary</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="944875">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1400" u="none" strike="noStrike" cap="none"/>
                         <a:t>References</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+                        <a:rPr lang="en-US" sz="1400" u="sng" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:hlinkClick r:id="rId5"/>
                         </a:rPr>
                         <a:t>Alkalinity Protocol Field Guide</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+                        <a:rPr lang="en-US" sz="1400" u="sng" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:hlinkClick r:id="rId6"/>
                         </a:rPr>
                         <a:t>Making the Baking Soda Alkalinity Standard Guide</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+                        <a:rPr lang="en-US" sz="1400" u="sng" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:hlinkClick r:id="rId7"/>
                         </a:rPr>
                         <a:t>Hydrosphere Investigation Quality Control Data Sheet</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1400"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1400" u="sng" cap="none" strike="noStrike">
+                        <a:rPr lang="en-US" sz="1400" u="sng" strike="noStrike" cap="none">
                           <a:solidFill>
                             <a:schemeClr val="hlink"/>
                           </a:solidFill>
                           <a:hlinkClick r:id="rId8"/>
                         </a:rPr>
                         <a:t>Quality Control Procedure for Alkalinity Lab Guide</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="232" name="Shape 232"/>
+        <p:cNvPr id="1" name="Shape 232"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="233" name="Google Shape;233;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="234" name="Google Shape;234;p16"/>
+          <p:cNvPr id="234" name="Google Shape;234;p16" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="0"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="235" name="Google Shape;235;p16"/>
+          <p:cNvPr id="235" name="Google Shape;235;p16" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="236" name="Google Shape;236;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1232744" y="744186"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Simultaneous or Prior Investigations Required</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="237" name="Google Shape;237;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1384789" y="1773786"/>
             <a:ext cx="7442688" cy="4582566"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>The Water Alkalinity Protocol will allow you to determine the buffering capability to changes in the pH of your water body. This protocol is conducted at your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>. You will need to define your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>where you will conduct your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> prior to beginning this protocol. The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation Data Sheet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> is used to record all the hydrosphere measurements, including alkalinity.  You will also want to map your Hydrosphere Site at some point.  Since there is a close connection between alkalinity and pH, it would be helpful to collect pH data along with alkalinity. Additionally, atmospheric measurements of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" u="sng">
+              <a:rPr lang="en-US" sz="1700" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>temperature</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" u="sng">
+              <a:rPr lang="en-US" sz="1700" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>precipitation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> are helpful in interpreting the data.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...14 lines deleted...]
-              </a:buClr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
-[...22 lines deleted...]
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Alkalinity Data Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>OR Find your </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" indent="0" algn="just">
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
+              <a:t>documents here: </a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>GLOBE Study Site Definition Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="dk2"/>
+                  <a:schemeClr val="bg2"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId8">
+                <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Hydrosphere Investigation Data Sheet</a:t>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
-                <a:schemeClr val="dk2"/>
+                <a:schemeClr val="bg2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId9">
+                <a:hlinkClick r:id="rId10">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Mapping your Hydrosphere Study Site Field Guide</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Teacher shows students how to read thermometer." id="238" name="Google Shape;238;p16"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="238" name="Google Shape;238;p16" descr="Teacher shows students how to read thermometer."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId10">
+          <a:blip r:embed="rId11">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6279024" y="4052767"/>
             <a:ext cx="2548453" cy="1938460"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="242" name="Shape 242"/>
+        <p:cNvPr id="1" name="Shape 242"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="243" name="Google Shape;243;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="244" name="Google Shape;244;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="244" name="Google Shape;244;p17" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="245" name="Google Shape;245;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="245" name="Google Shape;245;p17" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="246" name="Google Shape;246;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1214788" y="800369"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
@@ -25086,938 +25824,935 @@
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Site Selection: Hydrosphere Study Site</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photographs of a lake and a wetland as illustrations of potential sites." id="247" name="Google Shape;247;p17"/>
+          <p:cNvPr id="247" name="Google Shape;247;p17" descr="Photographs of a lake and a wetland as illustrations of potential sites."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6256703" y="1463149"/>
             <a:ext cx="2448097" cy="4040835"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="248" name="Google Shape;248;p17"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1525466" y="1759534"/>
             <a:ext cx="4334549" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>All your hydrosphere measurements are taken at the same Hydrosphere Study Site. This may be any surface water site that can be safely visited and monitored regularly, although natural waters are preferred.  Sites may include (in order of preference):</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="just">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1. Stream or river</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2. Lake, reservoir, bay or ocean</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>3. Pond</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4. An irrigation ditch or other water </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>body, if natural body is not available</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="252" name="Shape 252"/>
+        <p:cNvPr id="1" name="Shape 252"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="253" name="Google Shape;253;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="254" name="Google Shape;254;p18"/>
+          <p:cNvPr id="254" name="Google Shape;254;p18" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="255" name="Google Shape;255;p18"/>
+          <p:cNvPr id="255" name="Google Shape;255;p18" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="256" name="Google Shape;256;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Site Selection: Hydrosphere Study Site</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="257" name="Google Shape;257;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1221393" y="1594365"/>
             <a:ext cx="4177084" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr sz="1700" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1700"/>
               <a:t>Select a specific site where the hydrosphere measurements (water temperature, dissolved oxygen, nitrate, pH, alkalinity, turbidity, and either conductivity or salinity) will be taken. If the selected study site is a moving body of water (i.e. stream or river), locate your sampling site at a riffle area as opposed to still water or rapids. This will provide a more representative measurement of the water in the stream or river.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1700"/>
               <a:t>If the selected study site is a still body of water i.e. a lake or reservoir), find a sampling site near the outlet area or along the middle of the water body. Avoid inlet areas. A bridge or a pier are good choices. If your water body is brackish or salty, you will need to know the times of high and low tide at a location as close as possible to your study site.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-122872" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-122872" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photo of a bucket with a water sample being hauled up from standing location on a bridge." id="258" name="Google Shape;258;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="258" name="Google Shape;258;p18" descr="Photo of a bucket with a water sample being hauled up from standing location on a bridge."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5611327" y="2021116"/>
             <a:ext cx="3166717" cy="2375038"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="262" name="Shape 262"/>
+        <p:cNvPr id="1" name="Shape 262"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="263" name="Google Shape;263;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="264" name="Google Shape;264;p19"/>
+          <p:cNvPr id="264" name="Google Shape;264;p19" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="265" name="Google Shape;265;p19"/>
+          <p:cNvPr id="265" name="Google Shape;265;p19" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="266" name="Google Shape;266;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="1037666"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="115656"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
@@ -26028,464 +26763,464 @@
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Sources for Equipment You Need for the Water Alkalinity Protocol</a:t>
             </a:r>
             <a:endParaRPr sz="2700">
               <a:solidFill>
                 <a:srgbClr val="055000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="267" name="Google Shape;267;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1221393" y="1594365"/>
             <a:ext cx="4822342" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-127000" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-127000" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1600"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>The following resources summarize the measurements associated with each protocol, associated skill level, scientific specifications for the instruments, and how to access the equipment you need (purchase, build, or download). </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Where to find specifications for instrument used in GLOBE investigations</a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Where to find scientific instruments used in GLOBE investigations </a:t>
             </a:r>
             <a:endParaRPr b="1"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot of the Toolkit, GLOBE Teacher's Guide" id="268" name="Google Shape;268;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="268" name="Google Shape;268;p19" descr="Screenshot of the Toolkit, GLOBE Teacher's Guide"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm rot="791986">
             <a:off x="6510451" y="2520183"/>
             <a:ext cx="1952398" cy="2499702"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="95" name="Shape 95"/>
+        <p:cNvPr id="1" name="Shape 95"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student using a probe to determine water quality." id="96" name="Google Shape;96;p2"/>
+          <p:cNvPr id="96" name="Google Shape;96;p2" descr="watermark of student using a probe to determine water quality."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="15000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1183775" y="1449319"/>
             <a:ext cx="7960223" cy="5408681"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="97" name="Google Shape;97;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="98" name="Google Shape;98;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="98" name="Google Shape;98;p2" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1180629" y="0"/>
             <a:ext cx="7966515" cy="1019909"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: What is alkalinity?" id="99" name="Google Shape;99;p2"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="99" name="Google Shape;99;p2" descr="Menu: What is alkalinity?"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-21598" y="-17586"/>
             <a:ext cx="1205373" cy="6875586"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100" name="Google Shape;100;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1280805" y="714569"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Overview</a:t>
             </a:r>
@@ -26495,7611 +27230,7692 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="101" name="Google Shape;101;p2"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1280805" y="1824348"/>
             <a:ext cx="7414308" cy="5033651"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>This module: </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="63500" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="63500" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Reviews the selection of a GLOBE hydrology site </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Reviews the water sampling technique used in GLOBE hydrology protocols</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Provides a step by step introduction of the protocol method</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-279400" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-279400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Learning Objectives</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="63500" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="63500" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>After completing this module, you will be able to:</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="63500" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="63500" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Define water alkalinity and  explain how environmental variables affect the alkalinity of a water body</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Describe the importance of instrument calibration and quality control procedures in the the collection of accurate data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Conduct alkalinity measurements using a test kit</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Upload data to the GLOBE portal</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Visualize data using GLOBE’s Visualization System</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-279400" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-279400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1000" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Estimated time to complete this module: 1.5 hours</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="272" name="Shape 272"/>
+        <p:cNvPr id="1" name="Shape 272"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of equipment needed: baking soda, balance, distilled water, pen or pencil, 500 ml graduated cylinder, stirring rod,100-ml graduated cylinder, 500 ml beaker. " id="273" name="Google Shape;273;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="273" name="Google Shape;273;p20" descr="Illustration of equipment needed: baking soda, balance, distilled water, pen or pencil, 500 ml graduated cylinder, stirring rod,100-ml graduated cylinder, 500 ml beaker. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3644915" y="1873440"/>
             <a:ext cx="5211856" cy="3431334"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="274" name="Google Shape;274;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="275" name="Google Shape;275;p20"/>
+          <p:cNvPr id="275" name="Google Shape;275;p20" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="276" name="Google Shape;276;p20"/>
+          <p:cNvPr id="276" name="Google Shape;276;p20" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="277" name="Google Shape;277;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1233744" y="1184397"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Quality Control Procedure: Create Baking Soda Alkalinity Standard </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="278" name="Google Shape;278;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1233744" y="1902787"/>
             <a:ext cx="4822342" cy="5127111"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Equipment</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Distilled Water</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Digital Scale or Balance</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>500 ml Graduated Cylinder</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Stirring Rod</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>100 ml Graduated Cylinder</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>500 ml Beaker</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Gloves</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Safety Glasses</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2200">
+            <a:endParaRPr sz="2200" b="1">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2200"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2200">
+              <a:rPr lang="en-US" sz="2200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Documents</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Making the Baking Soda Alkalinity Standard</a:t>
             </a:r>
             <a:endParaRPr sz="1600">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="282" name="Shape 282"/>
+        <p:cNvPr id="1" name="Shape 282"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="284" name="Google Shape;284;p21"/>
+          <p:cNvPr id="284" name="Google Shape;284;p21" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="285" name="Google Shape;285;p21"/>
+          <p:cNvPr id="285" name="Google Shape;285;p21" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="286" name="Google Shape;286;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="1037666"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Water Alkalinity Protocol: Quality Control Overview</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="287" name="Google Shape;287;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1221393" y="1594364"/>
             <a:ext cx="4175066" cy="5263635"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Alkalinity kits are based on the technique of adding a pH sensitive color indicator to the sample and then adding an acid titrant solution drop by drop until a color change is observed. To ensure accurate readings: </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>The alkalinity kit should be kept in a dry place away from direct heat.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>All chemicals should be kept tightly capped.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Chemicals in the kits should last a year if they are not contaminated, and are stored in a dry area away from extreme heat.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>The alkalinity standard should be kept refrigerated after opening and discarded after one year.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Store the titrator with the plunger removed to avoid the rubber end sticking in the tube.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr sz="1600" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="just">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Perform the Quality Control Procedure every 6 months. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photo of alkalinity kit being used outside. " id="288" name="Google Shape;288;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="288" name="Google Shape;288;p21" descr="Photo of alkalinity kit being used outside. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5529873" y="1701982"/>
             <a:ext cx="3099860" cy="2324895"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="graphic image of caution sign" id="289" name="Google Shape;289;p21"/>
+          <p:cNvPr id="289" name="Google Shape;289;p21" descr="graphic image of caution sign"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5525264" y="4175299"/>
             <a:ext cx="399410" cy="409377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="290" name="Google Shape;290;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5660640" y="4360617"/>
             <a:ext cx="2838326" cy="1661993"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Be sure to pay close attention to your quality control procedure. Without the quality control steps your alkalinity data will not be meaningful or comparable to data collected by others!  </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="294" name="Shape 294"/>
+        <p:cNvPr id="1" name="Shape 294"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="295" name="Google Shape;295;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="296" name="Google Shape;296;p22"/>
+          <p:cNvPr id="296" name="Google Shape;296;p22" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="297" name="Google Shape;297;p22"/>
+          <p:cNvPr id="297" name="Google Shape;297;p22" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="298" name="Google Shape;298;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Quality Control Procedure: Create Baking Soda Alkalinity Standard</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> 2 </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="299" name="Google Shape;299;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208188" y="1653159"/>
             <a:ext cx="7470370" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Weigh out 1.9 g of baking soda into 500-mL graduated cylinder.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Pour distilled water into the same beaker up to the 500-mL mark.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Pour solution into beaker and stir until completely dissolved.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Rinse the 500-mL graduated cylinder with distilled water.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Using the 100-mL graduated cylinder measure 15-mL of the solution and pour into clean 500-mL graduated cylinder.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Add distilled water to the solution in the graduated cylinder to the 500-mL mark. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" b="1" i="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This is your standard solution and the approximate alkalinity should be 84 mg/L.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of a lab bench, with a balance, graduated cylinder, baking soda, and distilled water- and protective gloves" id="300" name="Google Shape;300;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="300" name="Google Shape;300;p22" descr="Illustration of a lab bench, with a balance, graduated cylinder, baking soda, and distilled water- and protective gloves"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2571979" y="4317204"/>
             <a:ext cx="4473397" cy="2236699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="304" name="Shape 304"/>
+        <p:cNvPr id="1" name="Shape 304"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of equipment used in this protocol and listed on this slide" id="305" name="Google Shape;305;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="305" name="Google Shape;305;p23" descr="Illustration of equipment used in this protocol and listed on this slide"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5433646" y="1301304"/>
             <a:ext cx="3373804" cy="4817403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="306" name="Google Shape;306;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="307" name="Google Shape;307;p23"/>
+          <p:cNvPr id="307" name="Google Shape;307;p23" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="308" name="Google Shape;308;p23"/>
+          <p:cNvPr id="308" name="Google Shape;308;p23" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="309" name="Google Shape;309;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Quality Control Procedure for Alkalinity-1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="310" name="Google Shape;310;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208188" y="1653159"/>
             <a:ext cx="7470370" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="85000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Equipment</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity test kit</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity standard, purchased or made</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Distilled water in wash bottle</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Goggles</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pen or Pencil</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Protective gloves</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>100-ml graduated cylinder</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-131445" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-131445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr>
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Documents</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation Quality Control Data Sheet</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Quality Control Procedure for Alkalinity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-131445" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-131445" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Time: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>15 minutes</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Frequency</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>: Conduct quality control procedure twice a year</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-131445" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-131445" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvPr id="1" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="315" name="Google Shape;315;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="316" name="Google Shape;316;p24"/>
+          <p:cNvPr id="316" name="Google Shape;316;p24" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="317" name="Google Shape;317;p24"/>
+          <p:cNvPr id="317" name="Google Shape;317;p24" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="318" name="Google Shape;318;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Quality Control Procedure for Alkalinity-2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="319" name="Google Shape;319;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208187" y="1653159"/>
             <a:ext cx="7672043" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Check the accuracy of the alkalinity kit with this procedure</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Put on the gloves and goggles.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Fill in the top of the Hydrosphere Investigation Data Sheet. Make note of the standard being used along with kit manufacturer and model number.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Measure the alkalinity of your standard according to your kit’s directions.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Record the results on the data sheet. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Compare the results with the value of your standard. If using the baking soda standard results, it should be </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500">
+              <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>84 mg/L </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500" u="sng">
+              <a:rPr lang="en-US" sz="1500" b="1" u="sng">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>+</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500">
+              <a:rPr lang="en-US" sz="1500" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> 10 mg/L</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>. Otherwise check the range for your kit.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>If the measured value is not within the expected range, repeat procedure with a fresh standard sample.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>If the value is still not within range, discuss possible problems with a master trainer.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>Maximum Acceptable Differences for Common Alkalinity Test Kits</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot  showing the precision of two alkalinty kits: Lamotte +/- 8 mg/L ; Hach  +/- 6.8 mg/L  (low range, 0-10 mg/L), +/- mg/L  (high range, 0-5 mg/L) " id="320" name="Google Shape;320;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="320" name="Google Shape;320;p24" descr="Screenshot  showing the precision of two alkalinty kits: Lamotte +/- 8 mg/L ; Hach  +/- 6.8 mg/L  (low range, 0-10 mg/L), +/- mg/L  (high range, 0-5 mg/L) "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3169227" y="5215914"/>
             <a:ext cx="3042055" cy="1322999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="324" name="Shape 324"/>
+        <p:cNvPr id="1" name="Shape 324"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="325" name="Google Shape;325;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="326" name="Google Shape;326;p25"/>
+          <p:cNvPr id="326" name="Google Shape;326;p25" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="327" name="Google Shape;327;p25"/>
+          <p:cNvPr id="327" name="Google Shape;327;p25" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="328" name="Google Shape;328;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>How to Collect your Data: Alkalinity Water Protocol-1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of Equipment: test kit, gloves and goggles, beaker, pen and pencil, wash bottle with distilled water, goggles and protective gloves." id="329" name="Google Shape;329;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="329" name="Google Shape;329;p25" descr="Illustration of Equipment: test kit, gloves and goggles, beaker, pen and pencil, wash bottle with distilled water, goggles and protective gloves."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1934308" y="1485914"/>
             <a:ext cx="6704135" cy="4705484"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="330" name="Google Shape;330;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208187" y="1653158"/>
             <a:ext cx="7672043" cy="5068317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit lnSpcReduction="10000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Equipment</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000072"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Alkalinity Data Sheet </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Assemble Necessary Documents:</a:t>
+              <a:t>OR Assemble Necessary </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
-              <a:buChar char="•"/>
+              <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6">
+              </a:rPr>
+              <a:t>Documents:</a:t>
+            </a:r>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000072"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000072"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Hydrosphere Investigation Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1">
-[...21 lines deleted...]
-            </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId7">
+              </a:rPr>
+              <a:t> OR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002060"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
+            </a:r>
+            <a:endParaRPr b="1" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002060"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000072"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="000072"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId9">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Alkalinity Water Protocol</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="334" name="Shape 334"/>
+        <p:cNvPr id="1" name="Shape 334"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphic of caution sign: Safety: be sure to wear gloves and goggles during your investigation." id="335" name="Google Shape;335;p26"/>
+          <p:cNvPr id="335" name="Google Shape;335;p26" descr="Graphic of caution sign: Safety: be sure to wear gloves and goggles during your investigation."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2417107" y="5915093"/>
             <a:ext cx="5249762" cy="828365"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="336" name="Google Shape;336;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="337" name="Google Shape;337;p26"/>
+          <p:cNvPr id="337" name="Google Shape;337;p26" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="338" name="Google Shape;338;p26"/>
+          <p:cNvPr id="338" name="Google Shape;338;p26" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="339" name="Google Shape;339;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>How to Collect your Data: Alkalinity Water Protocol-2</a:t>
             </a:r>
             <a:endParaRPr sz="2400">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="340" name="Google Shape;340;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208188" y="1653158"/>
             <a:ext cx="4946427" cy="5068317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Fill in the top part of the Hydrosphere Investigation Data Sheet. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Put on protective gloves and goggles.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Follow the measurement instructions according to the alkalinity kit.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Record the measurement on Hydrosphere Investigation Data Sheet. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Repeat measurement twice using fresh water samples and record on data sheet as observers 2 and 3. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="just">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Calculate the average. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
               <a:t>Each individual measurement should be within acceptable range specified by test kit. If one measurement is not in range, discard and  find the average of the other two. If two or more are out of range repeat protocol from step 3.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photograph of a sample vial and a titration pen" id="341" name="Google Shape;341;p26"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="341" name="Google Shape;341;p26" descr="Photograph of a sample vial and a titration pen"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6330462" y="1653158"/>
             <a:ext cx="2512396" cy="3657041"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="345" name="Shape 345"/>
+        <p:cNvPr id="1" name="Shape 345"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="346" name="Google Shape;346;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="347" name="Google Shape;347;p27"/>
+          <p:cNvPr id="347" name="Google Shape;347;p27" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1129766" y="-17585"/>
             <a:ext cx="8014234" cy="1047612"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="348" name="Google Shape;348;p27"/>
+          <p:cNvPr id="348" name="Google Shape;348;p27" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17621"/>
             <a:ext cx="1168977" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="349" name="Google Shape;349;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1168977" y="1030027"/>
             <a:ext cx="7886700" cy="556699"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Technique Tips for Using Alkalinity Test Kits</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="350" name="Google Shape;350;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1208188" y="1653158"/>
             <a:ext cx="5632227" cy="5068317"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Measure carefully. Read the volume of the sample in the sample bottle at eye level. Read at the bottom of the meniscus.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>If using a titrator, make sure that the titrator is being read correctly. Most kits include instructions for the proper use of titrators.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>If the alkalinity kit uses drops, hold the dropper bottle vertically so that all of the drops are the same size.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>During the Quality Control Procedure and actual water testing, be sure to note the color change that gives the correct alkalinity. In many kits, it is an intermediate color change that gives the correct alkalinity and not the final color. For kits with an intermediate color (such as a LaMotte kit), if you are not sure when the intermediate color change occurs, read the titrator or write down the number of drops when you think it might be first occurring. For kits with only one color change during titration, add one more drop to see if the color changes further. If it does not, use the previous number you wrote down.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram of a beaker with colored fluid. A titration bottle containing H2SO4 is posed above the beaker. " id="351" name="Google Shape;351;p27"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="351" name="Google Shape;351;p27" descr="Diagram of a beaker with colored fluid. A titration bottle containing H2SO4 is posed above the beaker. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="7168029" y="1625647"/>
             <a:ext cx="1690622" cy="2172630"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="355" name="Shape 355"/>
+        <p:cNvPr id="1" name="Shape 355"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="356" name="Google Shape;356;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="357" name="Google Shape;357;p28"/>
+          <p:cNvPr id="357" name="Google Shape;357;p28" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="358" name="Google Shape;358;p28"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="358" name="Google Shape;358;p28" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="30"/>
             <a:ext cx="1168971" cy="6857969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="359" name="Google Shape;359;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review- Question 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="360" name="Google Shape;360;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>How often should you perform the quality control procedure? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Every 6 months</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Once a calendar year</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Never, as long as you have made your own baking soda alkalinity standard and can vouch for its quality</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="364" name="Shape 364"/>
+        <p:cNvPr id="1" name="Shape 364"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="365" name="Google Shape;365;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="366" name="Google Shape;366;p29"/>
+          <p:cNvPr id="366" name="Google Shape;366;p29" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="367" name="Google Shape;367;p29"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="367" name="Google Shape;367;p29" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-46061" y="0"/>
             <a:ext cx="1172680" cy="6879726"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="368" name="Google Shape;368;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review-  Answer to Question 4</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="369" name="Google Shape;369;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>How often should you perform the quality control procedure? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Every 6 months- correct! ☺ </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Once a calendar year</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Never, as long as you have made your own baking soda alkalinity standard and can vouch for its quality</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="105" name="Shape 105"/>
+        <p:cNvPr id="1" name="Shape 105"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="106" name="Google Shape;106;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="107" name="Google Shape;107;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="107" name="Google Shape;107;p3" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1190009" y="-1"/>
             <a:ext cx="7966515" cy="1002323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: What is alkalinity?" id="108" name="Google Shape;108;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="108" name="Google Shape;108;p3" descr="Menu: What is alkalinity?"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-17933" y="-1"/>
             <a:ext cx="1207942" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="109" name="Google Shape;109;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1341967" y="1002322"/>
             <a:ext cx="3144564" cy="553916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The Hydrosphere </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110" name="Google Shape;110;p3"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1341967" y="1770340"/>
             <a:ext cx="4443268" cy="5033651"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The hydrosphere is the part of the Earth system that includes water, ice and water vapor. Water participates in many important natural chemical reactions and is a good solvent. Changing any part of the Earth system, such as the amount or type of vegetation in a region or from natural land cover to an impervious one, can affect the rest of the system. Rain and snow capture aerosols from the air. Acidic water slowly dissolves rocks, placing dissolved solids in water. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Dissolved or suspended impurities determine water's chemical composition. Current measurement programs in many areas of the world cover only a few water bodies a few times during the year. GLOBE Hydrosphere protocols will allow you to collect valuable data to help fill these gaps and improve our understanding of Earth's natural waters.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Earth system diagram: Energy flows and matter cycles through the Earth's biosphere, hydrosphere, atmosphere and pedosphere (soil). The cycles are powered by the Sun's energy. " id="111" name="Google Shape;111;p3"/>
+          <p:cNvPr id="111" name="Google Shape;111;p3" descr="Earth system diagram: Energy flows and matter cycles through the Earth's biosphere, hydrosphere, atmosphere and pedosphere (soil). The cycles are powered by the Sun's energy. "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5937192" y="1774632"/>
             <a:ext cx="2913765" cy="2963623"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="112" name="Google Shape;112;p3"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5897485" y="4738255"/>
             <a:ext cx="3381482" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The Earth System: Energy flows and matter cycles. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="373" name="Shape 373"/>
+        <p:cNvPr id="1" name="Shape 373"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="374" name="Google Shape;374;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="375" name="Google Shape;375;p30"/>
+          <p:cNvPr id="375" name="Google Shape;375;p30" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="376" name="Google Shape;376;p30"/>
+          <p:cNvPr id="376" name="Google Shape;376;p30" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="30"/>
             <a:ext cx="1168971" cy="6857969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="377" name="Google Shape;377;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review -Question 5</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="378" name="Google Shape;378;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Each measurement you make should be within the acceptable range of the test kit. If one of your three measurements is not in the range, you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Repeat the protocol from the beginning</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Discard one of the measurements and average the other two</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Average all three measurements and make a note in the metadata</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="382" name="Shape 382"/>
+        <p:cNvPr id="1" name="Shape 382"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="383" name="Google Shape;383;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="384" name="Google Shape;384;p31"/>
+          <p:cNvPr id="384" name="Google Shape;384;p31" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="385" name="Google Shape;385;p31"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="385" name="Google Shape;385;p31" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-46061" y="0"/>
             <a:ext cx="1172679" cy="6879720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="386" name="Google Shape;386;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review - Answer to Question 5</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="387" name="Google Shape;387;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Each measurement you make should be within the acceptable range of the test kit. If one of your three measurements is not in the range, you</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Repeat the protocol from the beginning</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Discard one of the measurements and average the other two- correct! ☺ </a:t>
             </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Average all three measurements and make a note in the metadata</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="391" name="Shape 391"/>
+        <p:cNvPr id="1" name="Shape 391"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="392" name="Google Shape;392;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="393" name="Google Shape;393;p32"/>
+          <p:cNvPr id="393" name="Google Shape;393;p32" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="394" name="Google Shape;394;p32"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="394" name="Google Shape;394;p32" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-46061" y="31"/>
             <a:ext cx="1172679" cy="6879720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="395" name="Google Shape;395;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review - Question 6</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="396" name="Google Shape;396;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>When measuring, read the volume of the sample at eye level. Then:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Record the measurement at the top of the meniscus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Average the value between the top and the bottom of the meniscus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Record the measurement at the bottom of the meniscus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-336550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="400" name="Shape 400"/>
+        <p:cNvPr id="1" name="Shape 400"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="401" name="Google Shape;401;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="402" name="Google Shape;402;p33"/>
+          <p:cNvPr id="402" name="Google Shape;402;p33" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="403" name="Google Shape;403;p33"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="403" name="Google Shape;403;p33" descr="Menu: How to collect your data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-46061" y="31"/>
             <a:ext cx="1172680" cy="6879726"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="404" name="Google Shape;404;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review - Answer to Question 6</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="405" name="Google Shape;405;p33"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276115" y="1996047"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>When measuring, read the volume of the sample at eye level. Then:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Record the measurement at the top of the meniscus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Average the value between the top and the bottom of the meniscus</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US">
+              <a:rPr lang="en-US" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Record the measurement at the bottom of the meniscus- correct! ☺ </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-349885" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-349885" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2600">
+              <a:rPr lang="en-US" sz="2600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>In the next few slides,  we will review how to report  data to GLOBE and visualize data using the GLOBE Visualization System.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="409" name="Shape 409"/>
+        <p:cNvPr id="1" name="Shape 409"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="410" name="Google Shape;410;p57"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="411" name="Google Shape;411;p57"/>
+          <p:cNvPr id="411" name="Google Shape;411;p57" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="412" name="Google Shape;412;p57"/>
+          <p:cNvPr id="412" name="Google Shape;412;p57" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="413" name="Google Shape;413;p57"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Hydrosphere Site Creation</a:t>
             </a:r>
@@ -34112,796 +34928,800 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="414" name="Google Shape;414;p57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>If this is your first time making hydrosphere observations at this location, you will need to create a new Hydrosphere study site before entering data.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>To do this, please review the Introduction to Hydrosphere training.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-336550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="418" name="Shape 418"/>
+        <p:cNvPr id="1" name="Shape 418"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="419" name="Google Shape;419;p58"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="420" name="Google Shape;420;p58"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="420" name="Google Shape;420;p58" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="421" name="Google Shape;421;p58"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="421" name="Google Shape;421;p58" descr="Menu: Entering data on GLOBE Website"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="422" name="Google Shape;422;p58"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Submit Your Data to GLOBE</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data." id="423" name="Google Shape;423;p58"/>
+          <p:cNvPr id="423" name="Google Shape;423;p58" descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339536" y="1608020"/>
             <a:ext cx="2294228" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="424" name="Google Shape;424;p58"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1361073" y="2211746"/>
             <a:ext cx="4776900" cy="2523727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Desktop Data Entry</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>: Log environmental data directly on the GLOBE website.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>GLOBE Observer App</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>: The app allows users to enter data directly from an iOS or Android device for any GLOBE protocol.  </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="428" name="Shape 428"/>
+        <p:cNvPr id="1" name="Shape 428"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="429" name="Google Shape;429;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="430" name="Google Shape;430;p34"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="430" name="Google Shape;430;p34" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="431" name="Google Shape;431;p34"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="431" name="Google Shape;431;p34" descr="Menu: Entering data on GLOBE Website"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="432" name="Google Shape;432;p34"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol Data Entry</a:t>
             </a:r>
             <a:br>
@@ -34913,447 +35733,445 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="433" name="Google Shape;433;p34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6184128" y="2690336"/>
             <a:ext cx="2999148" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>To enter data, first return to GLOBE Observer main page by clicking the home button in the bottom left.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select “Data Entry”.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Next, click “New Observation(s)”</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data." id="434" name="Google Shape;434;p34"/>
+          <p:cNvPr id="434" name="Google Shape;434;p34" descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1500275" y="1722160"/>
             <a:ext cx="2294228" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer app Data Entry page. Select “New Observation” to enter data." id="435" name="Google Shape;435;p34"/>
+          <p:cNvPr id="435" name="Google Shape;435;p34" descr="Screenshot showing the GLOBE Observer app Data Entry page. Select “New Observation” to enter data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3886265" y="1722160"/>
             <a:ext cx="2297863" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="439" name="Shape 439"/>
+        <p:cNvPr id="1" name="Shape 439"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="440" name="Google Shape;440;p59"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="441" name="Google Shape;441;p59"/>
+          <p:cNvPr id="441" name="Google Shape;441;p59" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="442" name="Google Shape;442;p59"/>
+          <p:cNvPr id="442" name="Google Shape;442;p59" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="443" name="Google Shape;443;p59"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol Data Entry</a:t>
             </a:r>
             <a:br>
@@ -35365,278 +36183,282 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="444" name="Google Shape;444;p59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4913129" y="2794648"/>
             <a:ext cx="3525976" cy="1200288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select Alkalinity from the list of Hydrosphere protocols and click Continue at the bottom of the screen.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of the protocol selection page." id="445" name="Google Shape;445;p59"/>
+          <p:cNvPr id="445" name="Google Shape;445;p59" descr="A screenshot of the protocol selection page."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2040002" y="2257053"/>
             <a:ext cx="2299975" cy="4428309"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="449" name="Shape 449"/>
+        <p:cNvPr id="1" name="Shape 449"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="450" name="Google Shape;450;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="451" name="Google Shape;451;p35"/>
+          <p:cNvPr id="451" name="Google Shape;451;p35" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="452" name="Google Shape;452;p35"/>
+          <p:cNvPr id="452" name="Google Shape;452;p35" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="453" name="Google Shape;453;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol Site Information</a:t>
             </a:r>
             <a:br>
@@ -35648,1224 +36470,1220 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="454" name="Google Shape;454;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5540828" y="2716882"/>
             <a:ext cx="3525976" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>If you have not already created a Hydrosphere site, create one now. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Click “New Site” at the bottom of the site location screen and choose a name for your new site. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing new site creation page. If you do not already have a hydrosphere site created, make one now." id="455" name="Google Shape;455;p35"/>
+          <p:cNvPr id="455" name="Google Shape;455;p35" descr="Screenshot showing new site creation page. If you do not already have a hydrosphere site created, make one now."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2303622" y="2125077"/>
             <a:ext cx="2268378" cy="4293716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="459" name="Shape 459"/>
+        <p:cNvPr id="1" name="Shape 459"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="460" name="Google Shape;460;p60"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="461" name="Google Shape;461;p60"/>
+          <p:cNvPr id="461" name="Google Shape;461;p60" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="462" name="Google Shape;462;p60"/>
+          <p:cNvPr id="462" name="Google Shape;462;p60" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="463" name="Google Shape;463;p60"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol Site Information</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing new site information fields. If you do not already have a hdyrosphere site created, enter the Water Body Name and select the Water Body Type and Water Body Source from the dropdown list of options." id="464" name="Google Shape;464;p60"/>
+          <p:cNvPr id="464" name="Google Shape;464;p60" descr="Screenshot showing new site information fields. If you do not already have a hdyrosphere site created, enter the Water Body Name and select the Water Body Type and Water Body Source from the dropdown list of options."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708353" y="2118732"/>
             <a:ext cx="2178710" cy="4236232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="465" name="Google Shape;465;p60"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5186728" y="2592729"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the Water Body Name. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the Water Body Type and Water Body Source from the dropdown list of options.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="466" name="Google Shape;466;p60"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708353" y="2118732"/>
             <a:ext cx="2178710" cy="4236231"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="1" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Google Shape;117;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="118" name="Google Shape;118;p4"/>
+          <p:cNvPr id="118" name="Google Shape;118;p4" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1190009" y="-1"/>
             <a:ext cx="7966515" cy="1002323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: What is alkalinity?" id="119" name="Google Shape;119;p4"/>
+          <p:cNvPr id="119" name="Google Shape;119;p4" descr="Menu: What is alkalinity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-17585"/>
             <a:ext cx="1207942" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="120" name="Google Shape;120;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1392267" y="786537"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Alkalinity  Protocol</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="Google Shape;121;p4"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1341967" y="1770340"/>
             <a:ext cx="4577578" cy="5087660"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Alkalinity and pH are properties of water that are related, but different. Alkalinity is the measure of the pH buffering capacity of the water. pH, on the other hand, is the acidity of water.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Alkalinity is expressed as the amount of calcium carbonate (CaCO3) in your water, although other substances can contribute to alkalinity as well. The units of alkalinity are either part per million (ppm) or mg/L. These units are equivalent, as 1 ppm = 1 mg/L.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1700" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1700" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1700" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Alkalinity comes from dissolved rocks, particularly limestone (CaCO3), and soils. It is added to the water naturally as water comes in contact with rocks and soil. Water dissolves the CaCO3, carrying it into streams and lakes. Those water bodies that have high alkalinity are well buffered and resist changes in pH even when acid is added to the water.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="List of GLOBE Hydrosphere Measurements. Hydrosphere Study Site, Water Temperature, Water Transparency, Conductivity, pH, Mosquito Larvae, Alkalinity, Dissolved Oxygen, Salinity, Nitrates, and Freshwater Macroinvertebrates. This is the alkalinity protocol. " id="122" name="Google Shape;122;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="122" name="Google Shape;122;p4" descr="List of GLOBE Hydrosphere Measurements. Hydrosphere Study Site, Water Temperature, Water Transparency, Conductivity, pH, Mosquito Larvae, Alkalinity, Dissolved Oxygen, Salinity, Nitrates, and Freshwater Macroinvertebrates. This is the alkalinity protocol. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6182167" y="1788859"/>
             <a:ext cx="2469464" cy="4605499"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="470" name="Shape 470"/>
+        <p:cNvPr id="1" name="Shape 470"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="471" name="Google Shape;471;p61"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="472" name="Google Shape;472;p61"/>
+          <p:cNvPr id="472" name="Google Shape;472;p61" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="473" name="Google Shape;473;p61"/>
+          <p:cNvPr id="473" name="Google Shape;473;p61" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="474" name="Google Shape;474;p61"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Entering Measurement Data</a:t>
             </a:r>
             <a:br>
@@ -36877,349 +37695,350 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="475" name="Google Shape;475;p61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5220182" y="2592729"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the date and time you took the measurements. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Once you enter the date, select Set Water Body State to enter your data.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing date and time entry page" id="476" name="Google Shape;476;p61"/>
+          <p:cNvPr id="476" name="Google Shape;476;p61" descr="Screenshot showing date and time entry page"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2265885" y="2235450"/>
             <a:ext cx="2306115" cy="4486026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="480" name="Shape 480"/>
+        <p:cNvPr id="1" name="Shape 480"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="481" name="Google Shape;481;p62"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="482" name="Google Shape;482;p62"/>
+          <p:cNvPr id="482" name="Google Shape;482;p62" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="483" name="Google Shape;483;p62"/>
+          <p:cNvPr id="483" name="Google Shape;483;p62" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="484" name="Google Shape;484;p62"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Enter the Water Body State</a:t>
             </a:r>
             <a:br>
@@ -37231,875 +38050,868 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="485" name="Google Shape;485;p62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5142822" y="2909076"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the Water Body State from the dropdown list of options.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="First screenshot showing data entry for the water body state. Select the Water Body State from the list of dropdown options. Options are Normal, Frozen, Dry, Flooded, and Unreachable." id="486" name="Google Shape;486;p62"/>
+          <p:cNvPr id="486" name="Google Shape;486;p62" descr="First screenshot showing data entry for the water body state. Select the Water Body State from the list of dropdown options. Options are Normal, Frozen, Dry, Flooded, and Unreachable."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2397278" y="2067275"/>
             <a:ext cx="2250145" cy="4471638"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="490" name="Shape 490"/>
+        <p:cNvPr id="1" name="Shape 490"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="491" name="Google Shape;491;p63"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="492" name="Google Shape;492;p63"/>
+          <p:cNvPr id="492" name="Google Shape;492;p63" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="493" name="Google Shape;493;p63"/>
+          <p:cNvPr id="493" name="Google Shape;493;p63" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="494" name="Google Shape;494;p63"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Enter Alkalinity Measurement Data</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Select the Manufacturer of the Alkalinity kit used. Then select the method of obtaining the measurement, either reading the alkalinity directly or counting drops. Enter the number of drops and the conversion constant for kit to determine alkalinity in mg/L." id="495" name="Google Shape;495;p63"/>
+          <p:cNvPr id="495" name="Google Shape;495;p63" descr="Select the Manufacturer of the Alkalinity kit used. Then select the method of obtaining the measurement, either reading the alkalinity directly or counting drops. Enter the number of drops and the conversion constant for kit to determine alkalinity in mg/L."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6662227" y="2178969"/>
             <a:ext cx="2263224" cy="4329401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing data entry for alkalinity. Select the Manufacturer of the Alkalinity kit used. Then select the method of obtaining the measurement, either reading the alkalinity directly or counting drops. Enter the alkalinity measurement in mg/L if alkalinity is read directly." id="496" name="Google Shape;496;p63"/>
+          <p:cNvPr id="496" name="Google Shape;496;p63" descr="Screenshot showing data entry for alkalinity. Select the Manufacturer of the Alkalinity kit used. Then select the method of obtaining the measurement, either reading the alkalinity directly or counting drops. Enter the alkalinity measurement in mg/L if alkalinity is read directly."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4103374" y="2178969"/>
             <a:ext cx="2251513" cy="4329401"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="497" name="Google Shape;497;p63"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="2317574"/>
             <a:ext cx="2971230" cy="4462720"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the Manufacturer for the type of alkalinity kit used.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the method of obtaining the measurement.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-171450" lvl="0" marL="285750" marR="0" rtl="0" algn="l">
+            <a:pPr marL="285750" marR="0" lvl="0" indent="-171450" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the alkalinity measurement data, either read directly from the kit or by counting the number of drops and using the conversion constant for the kit.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="498" name="Google Shape;498;p63"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3470240" y="2939595"/>
             <a:ext cx="583033" cy="147831"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="499" name="Google Shape;499;p63"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3161609" y="4045733"/>
             <a:ext cx="873473" cy="240595"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="503" name="Shape 503"/>
+        <p:cNvPr id="1" name="Shape 503"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="504" name="Google Shape;504;p64"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="505" name="Google Shape;505;p64"/>
+          <p:cNvPr id="505" name="Google Shape;505;p64" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="506" name="Google Shape;506;p64"/>
+          <p:cNvPr id="506" name="Google Shape;506;p64" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="507" name="Google Shape;507;p64"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Review Data Entry and Send Data</a:t>
             </a:r>
             <a:br>
@@ -38111,349 +38923,350 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="508" name="Google Shape;508;p64"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5999602" y="2723237"/>
             <a:ext cx="2057400" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Review the data you entered and check for errors.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>When complete, select Finish to complete the send the observation to GLOBE.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the Alkalinity data review page. Check that the data you entered is correct and select Finish." id="509" name="Google Shape;509;p64"/>
+          <p:cNvPr id="509" name="Google Shape;509;p64" descr="Screenshot showing the Alkalinity data review page. Check that the data you entered is correct and select Finish."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2686051" y="2104421"/>
             <a:ext cx="2294293" cy="4434492"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="513" name="Shape 513"/>
+        <p:cNvPr id="1" name="Shape 513"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="514" name="Google Shape;514;p65"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="515" name="Google Shape;515;p65"/>
+          <p:cNvPr id="515" name="Google Shape;515;p65" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1141645" y="0"/>
             <a:ext cx="8002355" cy="1019908"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Entering data on GLOBE Website" id="516" name="Google Shape;516;p65"/>
+          <p:cNvPr id="516" name="Google Shape;516;p65" descr="Menu: Entering data on GLOBE Website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-36677" y="-35206"/>
             <a:ext cx="1196187" cy="7017633"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="517" name="Google Shape;517;p65"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Data System Responses</a:t>
             </a:r>
             <a:br>
@@ -38465,1058 +39278,1059 @@
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="518" name="Google Shape;518;p65"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571759" y="2214344"/>
             <a:ext cx="2497497" cy="3754874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>If your observations are within the appropriate ranges, you will see a green smiley face.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>You can review or edit your observation if needed.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>When ready, select “Send these measurements now” to send your data to GLOBE. When it has been sent, you will see a “Success” message.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing a green smiley face with text stating Your Data has been saved on this device. This means your observations are within the appropriate ranges. On the same page you can send your measurements or review/edit your observations." id="519" name="Google Shape;519;p65"/>
+          <p:cNvPr id="519" name="Google Shape;519;p65" descr="Screenshot showing a green smiley face with text stating Your Data has been saved on this device. This means your observations are within the appropriate ranges. On the same page you can send your measurements or review/edit your observations."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4069256" y="2214345"/>
             <a:ext cx="2154697" cy="4364937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing a popup window which says Success, your observation has been successfully sent to GLOBE." id="520" name="Google Shape;520;p65"/>
+          <p:cNvPr id="520" name="Google Shape;520;p65" descr="Screenshot showing a popup window which says Success, your observation has been successfully sent to GLOBE."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6347101" y="2214344"/>
             <a:ext cx="2274458" cy="4364938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="521" name="Google Shape;521;p65"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3472543" y="2431768"/>
             <a:ext cx="583033" cy="147831"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="522" name="Google Shape;522;p65"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3592286" y="3648287"/>
             <a:ext cx="586437" cy="279625"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="523" name="Google Shape;523;p65"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3905319" y="4113970"/>
             <a:ext cx="2728614" cy="1068688"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="527" name="Shape 527"/>
+        <p:cNvPr id="1" name="Shape 527"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="528" name="Google Shape;528;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="529" name="Google Shape;529;p37"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="529" name="Google Shape;529;p37" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="530" name="Google Shape;530;p37"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="530" name="Google Shape;530;p37" descr="Menu: Understand the data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="531" name="Google Shape;531;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182003" y="665948"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Visualize and Retrieve Alkalinity Data: 1/4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="This is the first page of the Visualization System. Layers, filters, plots, and links to tutorials are available. " id="532" name="Google Shape;532;p37"/>
+          <p:cNvPr id="532" name="Google Shape;532;p37" descr="This is the first page of the Visualization System. Layers, filters, plots, and links to tutorials are available. "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1254390" y="2787147"/>
             <a:ext cx="4543330" cy="3010456"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="533" name="Google Shape;533;p37"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1106706" y="1586859"/>
             <a:ext cx="7886700" cy="1200288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The GLOBE Visualization System page enables you to search to globe for this data. Here is a link to this page: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>https://vis.globe.gov/GLOBE/</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>And here is a step-by-step tutorials on Using the Visualization System will assist you in finding and analyzing GLOBE data: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="2E75B5"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-                <a:hlinkClick r:id="rId7">
+                <a:hlinkClick r:id="rId6">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PDF version</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="2E75B5"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="534" name="Google Shape;534;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5945404" y="3503717"/>
             <a:ext cx="2540000" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Follow the three simple steps to visualize your data. Demonstrations and tutorials are also available in the same “Getting Started” window. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="535" name="Google Shape;535;p37"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2298700" y="3429000"/>
             <a:ext cx="3646704" cy="463550"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="539" name="Shape 539"/>
+        <p:cNvPr id="1" name="Shape 539"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="540" name="Google Shape;540;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="541" name="Google Shape;541;p36"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="541" name="Google Shape;541;p36" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="542" name="Google Shape;542;p36"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="542" name="Google Shape;542;p36" descr="Menu: Understand the data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="543" name="Google Shape;543;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182003" y="665948"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
@@ -39545,471 +40359,475 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="544" name="Google Shape;544;p36"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="1684500"/>
             <a:ext cx="7886700" cy="1200329"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>GLOBE provides the ability to view and interact with data measured across the world. Select our </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>visualization tool</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> to map, graph, filter and export nitrate data that have been measured across GLOBE protocols since 1995. Here are screenshots steps you will use when you use the visualization tool: </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Select the “Data Counts” option and select your date range. &#10;" id="545" name="Google Shape;545;p36"/>
+          <p:cNvPr id="545" name="Google Shape;545;p36" descr="Select the “Data Counts” option and select your date range. &#10;"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1229080" y="2884829"/>
             <a:ext cx="5127269" cy="3471522"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr descr="Select Hydrosphere, then Alkalinity, and then check the two boxes related to Alkalinity. Now, click the “Submit” button. &#10;Select Hydrosphere, then Alkalinity, and then check the two boxes related to Alkalinity. Now, click the “Submit” button. &#10;" id="546" name="Google Shape;546;p36"/>
+          <p:cNvPr id="546" name="Google Shape;546;p36" descr="Select Hydrosphere, then Alkalinity, and then check the two boxes related to Alkalinity. Now, click the “Submit” button. &#10;Select Hydrosphere, then Alkalinity, and then check the two boxes related to Alkalinity. Now, click the “Submit” button. &#10;"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457949" y="4579931"/>
             <a:ext cx="2330449" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Select Hydrosphere, then Alkalinity, and then check the two boxes related to Alkalinity. Now, click the “Submit” button. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="547" name="Google Shape;547;p36"/>
           <p:cNvCxnSpPr>
             <a:stCxn id="546" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="2349449" y="3854307"/>
             <a:ext cx="4108500" cy="1310400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="548" name="Google Shape;548;p36"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6466022" y="2990850"/>
             <a:ext cx="2322377" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Select the “Data Counts” option and select your date range. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="549" name="Google Shape;549;p36"/>
           <p:cNvCxnSpPr>
             <a:stCxn id="548" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="4203722" y="3117782"/>
             <a:ext cx="2262300" cy="242400"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="553" name="Shape 553"/>
+        <p:cNvPr id="1" name="Shape 553"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="554" name="Google Shape;554;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>46</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="555" name="Google Shape;555;p38"/>
+          <p:cNvPr id="555" name="Google Shape;555;p38" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="556" name="Google Shape;556;p38"/>
+          <p:cNvPr id="556" name="Google Shape;556;p38" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="557" name="Google Shape;557;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1425084" y="1151793"/>
             <a:ext cx="6815113" cy="581002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
@@ -40026,957 +40844,977 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="558" name="Google Shape;558;p38"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1425084" y="1847094"/>
             <a:ext cx="7467135" cy="654729"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="108108"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Your Data request will provide you with a map of sites with Alkalinity data. Select the sampling site you are interested in,  and a box will open with data summary for that site. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Search results" id="559" name="Google Shape;559;p38"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="559" name="Google Shape;559;p38" descr="Search results"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1684899" y="2660689"/>
             <a:ext cx="5355982" cy="3390977"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="563" name="Shape 563"/>
+        <p:cNvPr id="1" name="Shape 563"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="564" name="Google Shape;564;p39"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>47</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="565" name="Google Shape;565;p39"/>
+          <p:cNvPr id="565" name="Google Shape;565;p39" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="566" name="Google Shape;566;p39"/>
+          <p:cNvPr id="566" name="Google Shape;566;p39" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="567" name="Google Shape;567;p39"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317772" y="1125415"/>
             <a:ext cx="6023805" cy="703385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Visualize and Retrieve Alkalinity Data: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>4/4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="568" name="Google Shape;568;p39"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317772" y="1937508"/>
             <a:ext cx="6023805" cy="3888545"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="569" name="Google Shape;569;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7486650" y="3749040"/>
             <a:ext cx="1398300" cy="1816200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>This selection is data from a school in Germany. They collected a lot of data in the selected date range</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="570" name="Google Shape;570;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7574280" y="1937508"/>
             <a:ext cx="1066800" cy="1169551"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Click on the expand symbol to see a larger plot. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="571" name="Google Shape;571;p39"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="6419850" y="2491740"/>
             <a:ext cx="1066800" cy="703385"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="572" name="Google Shape;572;p39"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1447800" y="5974080"/>
             <a:ext cx="5486400" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>School: Alexander von Humboldt Gymnasium</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="573" name="Google Shape;573;p39"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3406140" y="3870960"/>
             <a:ext cx="754380" cy="2103120"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="577" name="Shape 577"/>
+        <p:cNvPr id="1" name="Shape 577"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="578" name="Google Shape;578;p66"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>48</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="579" name="Google Shape;579;p66"/>
+          <p:cNvPr id="579" name="Google Shape;579;p66" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="580" name="Google Shape;580;p66"/>
+          <p:cNvPr id="580" name="Google Shape;580;p66" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="581" name="Google Shape;581;p66"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317772" y="1125415"/>
             <a:ext cx="7353788" cy="703385"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Visualize and Retrieve Alkalinity Data</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, Expanded Plot for Number of Observations</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="This plot illustrates the number of measurements taken during the date range selected." id="582" name="Google Shape;582;p66"/>
+          <p:cNvPr id="582" name="Google Shape;582;p66" descr="This plot illustrates the number of measurements taken during the date range selected."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317772" y="2042007"/>
             <a:ext cx="6797041" cy="4419894"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="126" name="Shape 126"/>
+        <p:cNvPr id="1" name="Shape 126"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="127" name="Google Shape;127;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="128" name="Google Shape;128;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="128" name="Google Shape;128;p5" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182818" y="-17586"/>
             <a:ext cx="7961182" cy="1009709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Why collect alkalinity data" id="129" name="Google Shape;129;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="129" name="Google Shape;129;p5" descr="Menu: Why collect alkalinity data"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-43943"/>
             <a:ext cx="1182818" cy="6901943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="130" name="Google Shape;130;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182818" y="744694"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
@@ -40985,2307 +41823,2337 @@
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="131" name="Google Shape;131;p5"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1350714" y="1687575"/>
             <a:ext cx="4120781" cy="4809048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="just">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>pH is a very important water quality parameter. Many plants and animals have very specific pH requirements and are harmed by sudden pH changes or extreme pH values. What happens to the pH of your water if acid is added? The answer depends on how much alkalinity is in the water and how much acid is added.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="just">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Let us say your water has a high alkalinity. When acid is added to the water, the alkalinity </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>neutralizes </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>the acid. Some of the alkalinity will be used up, so that alkalinity will go down. If more acid is added, the alkalinity will continue to decrease. Eventually, when the alkalinity is low enough, adding acid will cause the pH to decrease.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram of a beaker with colored fluid. A titration bottle containing H2SO4 is posed above the beaker. A small pile of baking soda is alongside." id="132" name="Google Shape;132;p5"/>
+          <p:cNvPr id="132" name="Google Shape;132;p5" descr="Diagram of a beaker with colored fluid. A titration bottle containing H2SO4 is posed above the beaker. A small pile of baking soda is alongside."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5884377" y="1787296"/>
             <a:ext cx="2768600" cy="3530600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="586" name="Shape 586"/>
+        <p:cNvPr id="1" name="Shape 586"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="587" name="Google Shape;587;p67"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>49</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="588" name="Google Shape;588;p67"/>
+          <p:cNvPr id="588" name="Google Shape;588;p67" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1061720" y="-1845"/>
             <a:ext cx="8082280" cy="1018552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="589" name="Google Shape;589;p67"/>
+          <p:cNvPr id="589" name="Google Shape;589;p67" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-13186" y="-17621"/>
             <a:ext cx="1119892" cy="6875621"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="590" name="Google Shape;590;p67"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317775" y="1125428"/>
             <a:ext cx="7353900" cy="964200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Visualize and Retrieve Alkalinity Data</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>, Expanded Plot for Measurement Data</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A time-series scatter plot showing alkalinity measurements across roughly a year. Most points cluster in a mid-range band, with occasional low and high outliers. The x-axis shows dates, and the y-axis shows alkalinity in mg/L." id="591" name="Google Shape;591;p67"/>
+          <p:cNvPr id="591" name="Google Shape;591;p67" descr="A time-series scatter plot showing alkalinity measurements across roughly a year. Most points cluster in a mid-range band, with occasional low and high outliers. The x-axis shows dates, and the y-axis shows alkalinity in mg/L."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1317772" y="2259045"/>
             <a:ext cx="6797043" cy="4268914"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="595" name="Shape 595"/>
+        <p:cNvPr id="1" name="Shape 595"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student using a probe, measuring a parameter in a bucket sample. " id="596" name="Google Shape;596;p40"/>
+          <p:cNvPr id="596" name="Google Shape;596;p40" descr="watermark of student using a probe, measuring a parameter in a bucket sample. "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="14000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="1325143"/>
             <a:ext cx="8015979" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="597" name="Google Shape;597;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>50</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="598" name="Google Shape;598;p40"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="598" name="Google Shape;598;p40" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Quiz yourself" id="599" name="Google Shape;599;p40"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="599" name="Google Shape;599;p40" descr="Menu: Quiz yourself"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10647" y="30"/>
             <a:ext cx="1181960" cy="6857969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="600" name="Google Shape;600;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1288788" y="797317"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Review questions to help you prepare to conduct the Hydrosphere Alkalinity Protocol</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="601" name="Google Shape;601;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1281298" y="1915902"/>
             <a:ext cx="7528165" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>The hydrosphere connects all parts of the Earth system: what are three forms that water can be found on Earth?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>Where does a water body’s alkalinity originally come from, in natural settings? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>What does it mean when we say that a water body is well-buffered?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>Alkalinity is reported as the concentration of (this substance)_________ in  units of either ppm or _______.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>If the alkalinity of water is below 100 mg/L , would it be described as or pH sensitive or well buffered?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>What step do you need to complete before beginning the Alkalinity measurements using the test kit?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>You should always hold your titrator at a slight angle/vertically/horizontally</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>Most water bodies have alkalinity values between 40-300 ppm. What would that measurement be in mg/L?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t>What are the safety precautions you should take when doing any of the hydrology protocols?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1"/>
               <a:t> How does alkalinity of a water body relate to its pH?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="605" name="Shape 605"/>
+        <p:cNvPr id="1" name="Shape 605"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="606" name="Google Shape;606;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>51</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="607" name="Google Shape;607;p41"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="607" name="Google Shape;607;p41" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Quiz yourself" id="608" name="Google Shape;608;p41"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="608" name="Google Shape;608;p41" descr="Menu: Quiz yourself"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10647" y="30"/>
             <a:ext cx="1181960" cy="6857969"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="609" name="Google Shape;609;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1288788" y="797317"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Are you ready to take the quiz?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="610" name="Google Shape;610;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1281298" y="1915902"/>
             <a:ext cx="7528165" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You have now completed the slide set. If you are ready to take the quiz, sign on and take the quiz corresponding to </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="055000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You can also review the slide stack, post questions on the discussion board, or look at the FAQs on the next page. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>When you pass the quiz, you are ready to take </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Alkalinity Protocol </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>measurements! </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student using a probe, measuring a parameter in a bucket sample. " id="611" name="Google Shape;611;p41"/>
+          <p:cNvPr id="611" name="Google Shape;611;p41" descr="watermark of student using a probe, measuring a parameter in a bucket sample. "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix amt="14000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="1325143"/>
             <a:ext cx="8015979" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="615" name="Shape 615"/>
+        <p:cNvPr id="1" name="Shape 615"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="616" name="Google Shape;616;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>52</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="617" name="Google Shape;617;p42"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="617" name="Google Shape;617;p42" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169143" y="-1"/>
             <a:ext cx="7979538" cy="1002323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Additional Resources" id="618" name="Google Shape;618;p42"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="618" name="Google Shape;618;p42" descr="Menu: Additional Resources"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-25080" y="-35171"/>
             <a:ext cx="1191683" cy="6927484"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="619" name="Google Shape;619;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1210171" y="571334"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>FAQ:  Frequently Asked Questions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="620" name="Google Shape;620;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1355557" y="1617452"/>
             <a:ext cx="7504235" cy="5332541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How can I be sure when the color change has happened?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
               <a:t>Become familiar with the color change by doing the Quality Control Procedure.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Should I worry if my water site has very low alkalinity?</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
               <a:t>Some areas will naturally have low alkalinity. This might be true in mountain streams. The waters have not contacted rocks or soil long enough for the rocks to dissolve. This just means that these areas are more sensitive to acid additions. </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1600">
+            <a:endParaRPr sz="1600" b="1">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How do I know if my data are reasonable? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" b="1"/>
               <a:t>Alkalinity values range from close to 0.0 ppm to more than 500 ppm, although most water bodies will have values between 40-300 ppm. Discovering unusual values in the data often depends on knowledge of typical patterns at a site. If a site has been measured with almost no alkalinity for many months, then suddenly has 300 ppm, students should recognize a deviation from the normal pattern and investigate further. Other sites may naturally have large swings in alkalinity in response to precipitation, snowmelt, or other inputs into the system.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Watermark Illustration of a student taking a water measurement using a probe" id="621" name="Google Shape;621;p42"/>
+          <p:cNvPr id="621" name="Google Shape;621;p42" descr="Watermark Illustration of a student taking a water measurement using a probe"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix amt="15000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1118480" y="1465909"/>
             <a:ext cx="7978391" cy="5421025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="625" name="Shape 625"/>
+        <p:cNvPr id="1" name="Shape 625"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Watermark Illustration of a student taking a water measurement using a probe" id="626" name="Google Shape;626;p43"/>
+          <p:cNvPr id="626" name="Google Shape;626;p43" descr="Watermark Illustration of a student taking a water measurement using a probe"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="15000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1118480" y="1465909"/>
             <a:ext cx="7978391" cy="5421025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="627" name="Google Shape;627;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>53</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="628" name="Google Shape;628;p43"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="628" name="Google Shape;628;p43" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169143" y="-1"/>
             <a:ext cx="7979538" cy="1002323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Additional Resources" id="629" name="Google Shape;629;p43"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="629" name="Google Shape;629;p43" descr="Menu: Additional Resources"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-25080" y="-35171"/>
             <a:ext cx="1191683" cy="6927484"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="630" name="Google Shape;630;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1210171" y="571334"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Additional Questions</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="631" name="Google Shape;631;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1589783" y="1460354"/>
             <a:ext cx="6925568" cy="5332541"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>What is the relationship between changes in alkalinity and changes in pH?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>How does the type of rocks or composition of soil near the site affect the alkalinity of the water?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>What environmental factors can alter the alkalinity of the site?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="140000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>Are there seasonal patterns or changes in alkalinity at your site? Is this site specific?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="635" name="Shape 635"/>
+        <p:cNvPr id="1" name="Shape 635"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Watermark Illustration of a student taking a water measurement using a probe" id="636" name="Google Shape;636;p44"/>
+          <p:cNvPr id="636" name="Google Shape;636;p44" descr="Watermark Illustration of a student taking a water measurement using a probe"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="15000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1137398" y="1424449"/>
             <a:ext cx="7978391" cy="5421025"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="637" name="Google Shape;637;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>54</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="638" name="Google Shape;638;p44"/>
+          <p:cNvPr id="638" name="Google Shape;638;p44" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169143" y="-1"/>
             <a:ext cx="7979538" cy="1002323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Additional Resources" id="639" name="Google Shape;639;p44"/>
+          <p:cNvPr id="639" name="Google Shape;639;p44" descr="Menu: Additional Resources"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-25080" y="-35171"/>
             <a:ext cx="1191683" cy="6927484"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="640" name="Google Shape;640;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1261981" y="957509"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:br>
               <a:rPr lang="en-US" sz="2700">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
@@ -43318,2217 +44186,2236 @@
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Please provide us with feedback about this module. This is a community project and we welcome your comments, suggestions and edits! Comment here: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Training</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>@nasaglobe.org</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1800">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Questions about the content of this module? Contact GLOBE: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-                <a:hlinkClick r:id="rId8"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>help@nasaglobe.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId9"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>org</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1800"/>
             </a:br>
             <a:endParaRPr sz="1800">
               <a:solidFill>
                 <a:srgbClr val="1F3864"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="641" name="Google Shape;641;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257298" y="2494136"/>
             <a:ext cx="7858491" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>Slides:  </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Russanne Low, Ph.D., University of Nebraska-Lincoln, USA </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Rebecca Boger, Ph.D., Brooklyn College, NYC, USA</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>Photos: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Russanne Low</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>Art: </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1500"/>
               <a:t>Jenn Glaser, </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" i="1"/>
               <a:t>ScribeArts</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>More Information:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500" u="sng">
+              <a:rPr lang="en-US" sz="1500" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId10"/>
+                <a:hlinkClick r:id="rId8"/>
               </a:rPr>
               <a:t>GLOBE Program</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1500"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1500" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500" u="sng">
+              <a:rPr lang="en-US" sz="1500" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId11"/>
+                <a:hlinkClick r:id="rId9"/>
               </a:rPr>
               <a:t>NASA Global Climate Change: Vital Signs of the Planet</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1500"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1500" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1500"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1500"/>
+              <a:rPr lang="en-US" sz="1500" b="1"/>
               <a:t>The GLOBE Program is sponsored by these organizations:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="1600" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1600"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr sz="1600" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1300"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...43 lines deleted...]
-              <a:rPr i="1" lang="en-US" sz="1300">
+              <a:rPr lang="en-US" sz="1300" i="1">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Version 11/17/2025. Modified by GLOBE Implementation Office Science, Training, Education and Public Engagement Team. If you edit and modify this slide set for use for educational purposes,  please note “modified by (and your name and date)“ on this page. Thank you.</a:t>
             </a:r>
-            <a:endParaRPr i="1" sz="1300">
+            <a:endParaRPr sz="1300" i="1">
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Logos for NASA, NOAA, NSF and the U.S. Department of State." id="642" name="Google Shape;642;p44"/>
+          <p:cNvPr id="642" name="Google Shape;642;p44" descr="Logos for NASA, NOAA, NSF and the U.S. Department of State."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId12">
+          <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3596524" y="5584752"/>
             <a:ext cx="2208414" cy="462167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="642"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="136" name="Shape 136"/>
+        <p:cNvPr id="1" name="Shape 136"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="137" name="Google Shape;137;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="138" name="Google Shape;138;p6"/>
+          <p:cNvPr id="138" name="Google Shape;138;p6" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1182818" y="-17586"/>
             <a:ext cx="7961182" cy="1009709"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Why collect alkalinity data" id="139" name="Google Shape;139;p6"/>
+          <p:cNvPr id="139" name="Google Shape;139;p6" descr="Menu: Why collect alkalinity data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1182818" cy="6901943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="140" name="Google Shape;140;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1279281" y="1188639"/>
             <a:ext cx="7886700" cy="598990"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Buffering</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="141" name="Google Shape;141;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1279281" y="1860090"/>
             <a:ext cx="7468165" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>When water has high alkalinity, we say that it is </a:t>
             </a:r>
             <a:r>
-              <a:rPr i="1" lang="en-US" sz="1600"/>
+              <a:rPr lang="en-US" sz="1600" i="1"/>
               <a:t>well buffered</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>. It resists a decrease in pH when acidic water, such as rain or snowmelt, enters it. Alkalinity comes from dissolved rocks, particularly limestone (CaCO3), and soils. It is added to the water naturally as water comes in contact with rocks and soil. Water dissolves the CaCO3, carrying it into streams and lakes. Lakes and streams in areas rich in limestone bedrock will tend to have a higher alkalinity than those in regions with non-carbonate bedrock. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram of two lakes- the lake with granite bedrock has a lower pH of 5.4 and the lake with the limestone bedrock has a higher pH of 6.8." id="142" name="Google Shape;142;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="142" name="Google Shape;142;p6" descr="Diagram of two lakes- the lake with granite bedrock has a lower pH of 5.4 and the lake with the limestone bedrock has a higher pH of 6.8."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="3407414"/>
             <a:ext cx="7451481" cy="2050866"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr descr="A diagram of two lakes, each with a pH meter in the water. The lake surrounded by granite has a lower pH (5.4- more acid) and the lake found in limestone has a higher pH (6.8). " id="143" name="Google Shape;143;p6"/>
+          <p:cNvPr id="143" name="Google Shape;143;p6" descr="A diagram of two lakes, each with a pH meter in the water. The lake surrounded by granite has a lower pH (5.4- more acid) and the lake found in limestone has a higher pH (6.8). "/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1177437" y="5530741"/>
             <a:ext cx="7570010" cy="1506297"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Buffering solutions resist changes. The lake on the right is surrounded by limestone which weather to produce carbonate and bicarbonate ions. These raise the water’s alkalinity. The lake on the left is formed in igneous rock, which does not produce carbonates when weathered. The lake on the right is resistant to change when acid is added, whereas the lake on the left will change more readily. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-114300" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-114300" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Google Shape;148;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="149" name="Google Shape;149;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="149" name="Google Shape;149;p7" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1149142" y="-2"/>
             <a:ext cx="7994858" cy="1004247"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="150" name="Google Shape;150;p7"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="150" name="Google Shape;150;p7" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="151" name="Google Shape;151;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246866" y="751645"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Example: Ocean Acidification-1 </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr descr="Map of dissolved Oxygen concentration in mg/L, by depth. Chesapeake Bay, Maryland, USA. The image shows how dissolved oxygen entering the bay from one of the rivers to the west  has little to no dissolved oxygen, and causes a dead zone in the bay. " id="152" name="Google Shape;152;p7"/>
+          <p:cNvPr id="152" name="Google Shape;152;p7" descr="Map of dissolved Oxygen concentration in mg/L, by depth. Chesapeake Bay, Maryland, USA. The image shows how dissolved oxygen entering the bay from one of the rivers to the west  has little to no dissolved oxygen, and causes a dead zone in the bay. "/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1313664" y="1600803"/>
             <a:ext cx="7508198" cy="4809048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The measurement of pH, total alkalinity and dissolved inorganic carbon are important for monitoring ocean acidification. </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Ocean acidification (OA)</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> is the decrease in ocean pH as a result of an increase in carbon dioxide (CO</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" baseline="-25000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="-25000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>) absorption by seawater.  OA is a prominent concern in today’s world.  CO</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" baseline="-25000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="-25000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> is pumped into the atmosphere from everyday human activities, such as emissions from vehicles and industrial pollution.  Each year approximately 25% of the CO</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" baseline="-25000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="-25000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> pumped into the atmosphere is absorbed by the ocean.  Although plants can use CO</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" baseline="-25000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="-25000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>for photosynthesis, the increase also has negative implications.  As the amount of CO</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" baseline="-25000" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none" baseline="-25000">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>2</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> absorbed by the ocean increases, the pH is expected to continue decreasing.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graph of atmospheric CO2,, Seawater pCO2, and seawater pH from 1957-2010. As atmosphere CO2 increases, pCO2 is increasing at approximately the same rate, and the acidity of seawater is increasing." id="153" name="Google Shape;153;p7"/>
+          <p:cNvPr id="153" name="Google Shape;153;p7" descr="Graph of atmospheric CO2,, Seawater pCO2, and seawater pH from 1957-2010. As atmosphere CO2 increases, pCO2 is increasing at approximately the same rate, and the acidity of seawater is increasing."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2136742" y="3641521"/>
             <a:ext cx="5007220" cy="2841936"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="154" name="Google Shape;154;p7"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2516241" y="6483457"/>
             <a:ext cx="4992390" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>http://www.pmel.noaa.gov/co2/story/OA+Observations+and+Data</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="158" name="Shape 158"/>
+        <p:cNvPr id="1" name="Shape 158"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="159" name="Google Shape;159;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="160" name="Google Shape;160;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="160" name="Google Shape;160;p8" descr="Banner: Alkalinity Protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1149142" y="-2"/>
             <a:ext cx="7994858" cy="1004247"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="161" name="Google Shape;161;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="161" name="Google Shape;161;p8" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="162" name="Google Shape;162;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246866" y="751645"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Example: Ocean Acidification-2 </a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr descr="Map of dissolved Oxygen concentration in mg/L, by depth. Chesapeake Bay, Maryland, USA. The image shows how dissolved oxygen entering the bay from one of the rivers to the west  has little to no dissolved oxygen, and causes a dead zone in the bay. " id="163" name="Google Shape;163;p8"/>
+          <p:cNvPr id="163" name="Google Shape;163;p8" descr="Map of dissolved Oxygen concentration in mg/L, by depth. Chesapeake Bay, Maryland, USA. The image shows how dissolved oxygen entering the bay from one of the rivers to the west  has little to no dissolved oxygen, and causes a dead zone in the bay. "/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1313664" y="1600803"/>
             <a:ext cx="7508198" cy="4809048"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The pH of the ocean directly affects organisms that form calcium carbonate shells or structures, like corals, oysters, clams and sea urchins.  When the ocean water is more acidic, it causes the calcium carbonate to dissolve and makes it more difficult for the organisms to make their calcium carbonate skeletons. Read more here from  NASA’s </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Earth Observatory</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Graphic of Ocean Acidification. How will changes in the ocean chemistry affect marine life? CO2 is absorbed by the ocean from the atmosphere. Consumption of carbonate ions impedes calcification. Carbon dioxide plus water plus carbonate ion yields 2 bicarbonate ions. This causes marine organisms to have weakened/ or have loss of shells. " id="164" name="Google Shape;164;p8"/>
+          <p:cNvPr id="164" name="Google Shape;164;p8" descr="Graphic of Ocean Acidification. How will changes in the ocean chemistry affect marine life? CO2 is absorbed by the ocean from the atmosphere. Consumption of carbonate ions impedes calcification. Carbon dioxide plus water plus carbonate ion yields 2 bicarbonate ions. This causes marine organisms to have weakened/ or have loss of shells. "/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1695967" y="2809147"/>
             <a:ext cx="6434329" cy="3619887"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2416936" y="6456506"/>
             <a:ext cx="4992390" cy="461665"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1200" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="1" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>http://www.pmel.noaa.gov/co2/story/What+is+Ocean+Acidification%3F</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="1" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="1" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="169" name="Shape 169"/>
+        <p:cNvPr id="1" name="Shape 169"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="170" name="Google Shape;170;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6764462" y="6409851"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Alkalinity Protocol" id="171" name="Google Shape;171;p9"/>
+          <p:cNvPr id="171" name="Google Shape;171;p9" descr="Banner: Alkalinity Protocol"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1126619" y="31"/>
             <a:ext cx="8048869" cy="1001167"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help" id="172" name="Google Shape;172;p9"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="172" name="Google Shape;172;p9" descr="Menu: How your measurements can help"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-35171"/>
             <a:ext cx="1149142" cy="6893171"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="173" name="Google Shape;173;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1246865" y="890979"/>
             <a:ext cx="7332532" cy="1042602"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Let’s do a quick review before moving onto data collection! Question 1</a:t>
             </a:r>
             <a:endParaRPr>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Alkalinity is expressed as the amount of ____ in your sample</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Acid</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Calcium carbonate</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Sodium chloride</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" rtl="0" algn="l">
+            <a:pPr marL="514350" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Base</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office Theme">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -45759,55 +46646,57 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -46038,34 +46927,142 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
+</file>
+
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4425</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>401</Paragraphs>
+  <Slides>55</Slides>
+  <Notes>55</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>55</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="58" baseType="lpstr">
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Overview </vt:lpstr>
+      <vt:lpstr>The Hydrosphere </vt:lpstr>
+      <vt:lpstr>Alkalinity  Protocol</vt:lpstr>
+      <vt:lpstr>Why Collect Water Alkalinity Data?</vt:lpstr>
+      <vt:lpstr>Buffering</vt:lpstr>
+      <vt:lpstr>Example: Ocean Acidification-1 </vt:lpstr>
+      <vt:lpstr>Example: Ocean Acidification-2 </vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Question 1</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 1</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Question 2</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 2</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Question 3</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 3</vt:lpstr>
+      <vt:lpstr>Alkalinity Protocol at a Glance</vt:lpstr>
+      <vt:lpstr>Simultaneous or Prior Investigations Required</vt:lpstr>
+      <vt:lpstr>How to Collect Your Data Site Selection: Hydrosphere Study Site</vt:lpstr>
+      <vt:lpstr> Site Selection: Hydrosphere Study Site</vt:lpstr>
+      <vt:lpstr> Sources for Equipment You Need for the Water Alkalinity Protocol</vt:lpstr>
+      <vt:lpstr>Quality Control Procedure: Create Baking Soda Alkalinity Standard 1</vt:lpstr>
+      <vt:lpstr>Water Alkalinity Protocol: Quality Control Overview</vt:lpstr>
+      <vt:lpstr>Quality Control Procedure: Create Baking Soda Alkalinity Standard 2 </vt:lpstr>
+      <vt:lpstr>Quality Control Procedure for Alkalinity-1</vt:lpstr>
+      <vt:lpstr>Quality Control Procedure for Alkalinity-2</vt:lpstr>
+      <vt:lpstr>How to Collect your Data: Alkalinity Water Protocol-1</vt:lpstr>
+      <vt:lpstr>How to Collect your Data: Alkalinity Water Protocol-2</vt:lpstr>
+      <vt:lpstr>Technique Tips for Using Alkalinity Test Kits</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review- Question 4</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review-  Answer to Question 4</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review -Question 5</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review - Answer to Question 5</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review - Question 6</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review - Answer to Question 6</vt:lpstr>
+      <vt:lpstr>Hydrosphere Site Creation </vt:lpstr>
+      <vt:lpstr>Submit Your Data to GLOBE </vt:lpstr>
+      <vt:lpstr>Alkalinity Protocol Data Entry </vt:lpstr>
+      <vt:lpstr>Alkalinity Protocol Data Entry </vt:lpstr>
+      <vt:lpstr>Alkalinity Protocol Site Information </vt:lpstr>
+      <vt:lpstr>Alkalinity Protocol Site Information </vt:lpstr>
+      <vt:lpstr>Entering Measurement Data </vt:lpstr>
+      <vt:lpstr>Enter the Water Body State </vt:lpstr>
+      <vt:lpstr>Enter Alkalinity Measurement Data </vt:lpstr>
+      <vt:lpstr>Review Data Entry and Send Data </vt:lpstr>
+      <vt:lpstr>Data System Responses </vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data: 1/4</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data: 2/4</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data: 3/4</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data: 4/4</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data, Expanded Plot for Number of Observations</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Alkalinity Data, Expanded Plot for Measurement Data</vt:lpstr>
+      <vt:lpstr>Review questions to help you prepare to conduct the Hydrosphere Alkalinity Protocol</vt:lpstr>
+      <vt:lpstr>Are you ready to take the quiz?</vt:lpstr>
+      <vt:lpstr>FAQ:  Frequently Asked Questions</vt:lpstr>
+      <vt:lpstr>Additional Questions</vt:lpstr>
+      <vt:lpstr> We want your Feedback!   Please provide us with feedback about this module. This is a community project and we welcome your comments, suggestions and edits! Comment here: Training@nasaglobe.org  Questions about the content of this module? Contact GLOBE: help@nasaglobe.org </vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>rusty low</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>rusty low</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>