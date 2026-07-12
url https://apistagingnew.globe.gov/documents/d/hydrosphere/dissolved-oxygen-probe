--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -433,51 +433,51 @@
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
       <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns="" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:go="http://customooxmlschemas.google.com/" r:id="rId65" roundtripDataSignature="AMtx7mjGH7FqICO99EzGE8Et81gICgls3Q=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId65" roundtripDataSignature="AMtx7mjGH7FqICO99EzGE8Et81gICgls3Q=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{65795B32-E6EB-485F-985A-E5D911D63497}">
   <a:tblStyle styleId="{65795B32-E6EB-485F-985A-E5D911D63497}" styleName="Table_0">
     <a:wholeTbl>
@@ -655,60 +655,60 @@
             <a:srgbClr val="E9EFF7"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
       <a:tcStyle>
         <a:tcBdr/>
       </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
-    <p:restoredTop sz="94658"/>
+    <p:restoredTop sz="94730"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="120" d="100"/>
-          <a:sy n="120" d="100"/>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
         </p:scale>
-        <p:origin x="1944" y="184"/>
+        <p:origin x="1632" y="176"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId65" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
@@ -22494,51 +22494,51 @@
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?client=internal-element-cse&amp;cx=006398410463594519007:i7pfkmkmz_c&amp;q=https://www.globe.gov/documents/348614/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191&amp;sa=U&amp;ved=2ahUKEwjt0rmz6teIAxUQFmIAHQ6uCGEQFnoECAEQAQ&amp;usg=AOvVaw1-dVCGIU-pTOSAFVQx4Xxp" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/b720110b-1b6f-ede7-0acc-49f94b52b4d9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?client=internal-element-cse&amp;cx=006398410463594519007:i7pfkmkmz_c&amp;q=https://www.globe.gov/documents/348614/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191&amp;sa=U&amp;ved=2ahUKEwjt0rmz6teIAxUQFmIAHQ6uCGEQFnoECAEQAQ&amp;usg=AOvVaw1-dVCGIU-pTOSAFVQx4Xxp" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/10157/380993/Tool+Kit" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/do-globe/resources/instruments" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
@@ -25162,420 +25162,516 @@
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="232" name="Google Shape;232;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1148242" y="1721402"/>
             <a:ext cx="7483101" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
-            <a:normAutofit/>
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr sz="2400" b="1">
+            <a:endParaRPr sz="2400" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>The Water DO Protocol will allow you to determine the amount of dissolved oxygen of a water body. This protocol is conducted at your </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>. You will need to define your </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>where you will conduct your </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> prior to beginning this protocol. The </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" b="1">
+              <a:rPr lang="en-US" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation Data Sheet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t> is used to record all the hydrosphere measurements, including DO.  You will also want to map your Hydrosphere Site at some point.  </a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="hlink"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId3"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
               </a:rPr>
-              <a:t>GLOBE Study Site Definition Sheet</a:t>
+              <a:t>Dissolved Oxygen Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
               <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+              <a:hlinkClick r:id="rId4">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
                 <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
               </a:solidFill>
-            </a:endParaRPr>
-[...22 lines deleted...]
-              </a:solidFill>
+              <a:hlinkClick r:id="rId4">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
-                  <a:schemeClr val="dk2"/>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="75000"/>
+                    <a:lumOff val="25000"/>
+                  </a:schemeClr>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId4">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Hydrosphere Investigation Data Sheet</a:t>
+              <a:t>GLOBE Study Site Definition Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1">
+            <a:endParaRPr b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1">
+                  <a:lumMod val="75000"/>
+                  <a:lumOff val="25000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-171450" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr marL="285750" lvl="0" indent="-171450" algn="just" rtl="0">
-[...22 lines deleted...]
-          <a:p>
             <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" b="1">
-[...7 lines deleted...]
-              <a:rPr lang="en-US" b="1" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
                       <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
-              <a:t>Mapping your Hydrosphere Study Site Field Guide</a:t>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr sz="1400" b="1">
+            <a:endParaRPr b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-171450" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buFont typeface="Arial"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId6">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Mapping your Hydrosphere Study Site Field Guide</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
             <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr/>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="233" name="Google Shape;233;p16" descr="Banner: Dissolved Oxygen Protocol Using a Dissolved Oxygen Probe"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId6">
+          <a:blip r:embed="rId7">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1133404" y="-8358"/>
             <a:ext cx="8010595" cy="1030819"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="234" name="Google Shape;234;p16" descr="Menu: how to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-19338" y="0"/>
             <a:ext cx="1167580" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="235" name="Google Shape;235;p16" descr="photograph of a lake as seen through rushes and grasses on the shore."/>
           <p:cNvPicPr preferRelativeResize="0">
             <a:picLocks noGrp="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId8">
+          <a:blip r:embed="rId9">
             <a:alphaModFix/>
           </a:blip>
           <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6301165" y="3921345"/>
             <a:ext cx="2130282" cy="1597712"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="236" name="Google Shape;236;p16"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
@@ -45393,86 +45489,86 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>4813</Words>
+  <Words>4818</Words>
   <Application>Microsoft Macintosh PowerPoint</Application>
   <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
-  <Paragraphs>408</Paragraphs>
+  <Paragraphs>410</Paragraphs>
   <Slides>55</Slides>
   <Notes>55</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>55</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="59" baseType="lpstr">
+      <vt:lpstr>Roboto</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
-      <vt:lpstr>Roboto</vt:lpstr>
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>Overview</vt:lpstr>
       <vt:lpstr>The Hydrosphere</vt:lpstr>
       <vt:lpstr>What is Dissolved Oxygen (DO)?</vt:lpstr>
       <vt:lpstr>What to know about DO</vt:lpstr>
       <vt:lpstr>Why Collect Water DO Data?</vt:lpstr>
       <vt:lpstr>Case Study: Chesapeake Bay, USA-1</vt:lpstr>
       <vt:lpstr>Case Study: Chesapeake Bay, USA-2</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far! Question 1</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far!  Answer to Question 1</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far! Question 2</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far! Answer to Question 2</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far! Question 3</vt:lpstr>
       <vt:lpstr>Let’s test your knowledge so far! Answer to Question 3</vt:lpstr>
       <vt:lpstr>Protocol at a Glance</vt:lpstr>
       <vt:lpstr>Simultaneous or Prior Investigations Required Prior to Doing the Dissolved Oxygen Protocol</vt:lpstr>
       <vt:lpstr>Site Selection: Hydrosphere Study Requirements </vt:lpstr>
       <vt:lpstr>Site Selection: Hydrosphere Study Site</vt:lpstr>
       <vt:lpstr>Overview of Water DO Protocol</vt:lpstr>
       <vt:lpstr>Sources for Equipment You Need for the Water DO Protocol</vt:lpstr>
       <vt:lpstr>Calibration of the Dissolved Oxygen Probe</vt:lpstr>
       <vt:lpstr>Water DO Protocol Using a Probe:  Salinity Correction</vt:lpstr>
       <vt:lpstr>Materials</vt:lpstr>
       <vt:lpstr>Quality Control Procedure: Calibration of a Probe (1/1)</vt:lpstr>