--- v0 (2026-02-09)
+++ v1 (2026-07-12)
@@ -1,8137 +1,8484 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="image/jpeg" Extension="jpg"/>
-[...122 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/ppt/theme/theme2.xml"/>
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
+  <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
+  <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
+  <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/ppt/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" autoCompressPictures="0" embedTrueTypeFonts="1" firstSlideNum="0" strictFirstAndLastChars="0" saveSubsetFonts="1" showSpecialPlsOnTitleSld="0">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" strictFirstAndLastChars="0" embedTrueTypeFonts="1" saveSubsetFonts="1" autoCompressPictures="0">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId4"/>
+    <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId5"/>
+    <p:notesMasterId r:id="rId51"/>
   </p:notesMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId6"/>
-[...47 lines deleted...]
-    <p:sldId id="304" r:id="rId54"/>
+    <p:sldId id="256" r:id="rId2"/>
+    <p:sldId id="257" r:id="rId3"/>
+    <p:sldId id="258" r:id="rId4"/>
+    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="260" r:id="rId6"/>
+    <p:sldId id="261" r:id="rId7"/>
+    <p:sldId id="262" r:id="rId8"/>
+    <p:sldId id="263" r:id="rId9"/>
+    <p:sldId id="264" r:id="rId10"/>
+    <p:sldId id="265" r:id="rId11"/>
+    <p:sldId id="266" r:id="rId12"/>
+    <p:sldId id="267" r:id="rId13"/>
+    <p:sldId id="268" r:id="rId14"/>
+    <p:sldId id="269" r:id="rId15"/>
+    <p:sldId id="270" r:id="rId16"/>
+    <p:sldId id="271" r:id="rId17"/>
+    <p:sldId id="272" r:id="rId18"/>
+    <p:sldId id="273" r:id="rId19"/>
+    <p:sldId id="274" r:id="rId20"/>
+    <p:sldId id="275" r:id="rId21"/>
+    <p:sldId id="276" r:id="rId22"/>
+    <p:sldId id="277" r:id="rId23"/>
+    <p:sldId id="278" r:id="rId24"/>
+    <p:sldId id="279" r:id="rId25"/>
+    <p:sldId id="280" r:id="rId26"/>
+    <p:sldId id="281" r:id="rId27"/>
+    <p:sldId id="282" r:id="rId28"/>
+    <p:sldId id="283" r:id="rId29"/>
+    <p:sldId id="284" r:id="rId30"/>
+    <p:sldId id="285" r:id="rId31"/>
+    <p:sldId id="286" r:id="rId32"/>
+    <p:sldId id="287" r:id="rId33"/>
+    <p:sldId id="288" r:id="rId34"/>
+    <p:sldId id="289" r:id="rId35"/>
+    <p:sldId id="290" r:id="rId36"/>
+    <p:sldId id="291" r:id="rId37"/>
+    <p:sldId id="292" r:id="rId38"/>
+    <p:sldId id="293" r:id="rId39"/>
+    <p:sldId id="294" r:id="rId40"/>
+    <p:sldId id="295" r:id="rId41"/>
+    <p:sldId id="296" r:id="rId42"/>
+    <p:sldId id="297" r:id="rId43"/>
+    <p:sldId id="298" r:id="rId44"/>
+    <p:sldId id="299" r:id="rId45"/>
+    <p:sldId id="300" r:id="rId46"/>
+    <p:sldId id="301" r:id="rId47"/>
+    <p:sldId id="302" r:id="rId48"/>
+    <p:sldId id="303" r:id="rId49"/>
+    <p:sldId id="304" r:id="rId50"/>
   </p:sldIdLst>
-  <p:sldSz cy="6858000" cx="9144000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:embeddedFontLst>
     <p:embeddedFont>
-      <p:font typeface="Roboto"/>
-[...3 lines deleted...]
-      <p:boldItalic r:id="rId58"/>
+      <p:font typeface="Roboto" panose="02000000000000000000" pitchFamily="2" charset="0"/>
+      <p:regular r:id="rId52"/>
+      <p:bold r:id="rId53"/>
+      <p:italic r:id="rId54"/>
+      <p:boldItalic r:id="rId55"/>
     </p:embeddedFont>
   </p:embeddedFontLst>
   <p:defaultTextStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="GoogleSlidesCustomDataVersion2">
-      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId59" roundtripDataSignature="AMtx7mgwQOlSNVnyQQqnw3FYd5k2yfzjUg=="/>
+      <go:slidesCustomData xmlns:go="http://customooxmlschemas.google.com/" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns="" r:id="rId59" roundtripDataSignature="AMtx7mgwQOlSNVnyQQqnw3FYd5k2yfzjUg=="/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor"/>
+<p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:extLst>
+    <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
+      <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
+    </p:ext>
+    <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
+      <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
+    </p:ext>
+    <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
+      <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
+    </p:ext>
+  </p:extLst>
+</p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" def="{6B7930F8-F2CB-4067-9CD1-9F7730E6F837}">
+<a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{6B7930F8-F2CB-4067-9CD1-9F7730E6F837}">
   <a:tblStyle styleId="{6B7930F8-F2CB-4067-9CD1-9F7730E6F837}" styleName="Table_0">
     <a:wholeTbl>
       <a:tcTxStyle b="off" i="off">
         <a:font>
           <a:latin typeface="Calibri"/>
           <a:ea typeface="Calibri"/>
           <a:cs typeface="Calibri"/>
         </a:font>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:left>
           <a:right>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:right>
           <a:top>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:top>
           <a:bottom>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:bottom>
           <a:insideH>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:insideH>
           <a:insideV>
-            <a:ln cap="flat" cmpd="sng" w="12700">
+            <a:ln w="12700" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="E9EFF7"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
     <a:band1H>
       <a:tcTxStyle b="off" i="off"/>
       <a:tcStyle>
+        <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="D0DEEF"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1H>
     <a:band2H>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band2H>
     <a:band1V>
       <a:tcTxStyle b="off" i="off"/>
       <a:tcStyle>
+        <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="D0DEEF"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:band1V>
     <a:band2V>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:band2V>
     <a:lastCol>
       <a:tcTxStyle b="on" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:lastCol>
     <a:firstCol>
       <a:tcTxStyle b="on" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:firstCol>
     <a:lastRow>
       <a:tcTxStyle b="on" i="off"/>
       <a:tcStyle>
         <a:tcBdr>
           <a:top>
-            <a:ln cap="flat" cmpd="sng" w="25400">
+            <a:ln w="25400" cap="flat" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="accent1"/>
               </a:solidFill>
               <a:prstDash val="solid"/>
               <a:round/>
-              <a:headEnd len="sm" w="sm" type="none"/>
-              <a:tailEnd len="sm" w="sm" type="none"/>
+              <a:headEnd type="none" w="sm" len="sm"/>
+              <a:tailEnd type="none" w="sm" len="sm"/>
             </a:ln>
           </a:top>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="E9EFF7"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:seCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:seCell>
     <a:swCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:swCell>
     <a:firstRow>
       <a:tcTxStyle b="on" i="off"/>
       <a:tcStyle>
+        <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:srgbClr val="E9EFF7"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
     <a:neCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:neCell>
     <a:nwCell>
       <a:tcTxStyle b="off" i="off"/>
+      <a:tcStyle>
+        <a:tcBdr/>
+      </a:tcStyle>
     </a:nwCell>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
+<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:normalViewPr>
+    <p:restoredLeft sz="15611"/>
+    <p:restoredTop sz="94730"/>
+  </p:normalViewPr>
+  <p:slideViewPr>
+    <p:cSldViewPr snapToGrid="0">
+      <p:cViewPr varScale="1">
+        <p:scale>
+          <a:sx n="119" d="100"/>
+          <a:sy n="119" d="100"/>
+        </p:scale>
+        <p:origin x="1632" y="176"/>
+      </p:cViewPr>
+      <p:guideLst/>
+    </p:cSldViewPr>
+  </p:slideViewPr>
+  <p:notesTextViewPr>
+    <p:cViewPr>
+      <p:scale>
+        <a:sx n="1" d="1"/>
+        <a:sy n="1" d="1"/>
+      </p:scale>
+      <p:origin x="0" y="0"/>
+    </p:cViewPr>
+  </p:notesTextViewPr>
+  <p:gridSpacing cx="76200" cy="76200"/>
+</p:viewPr>
+</file>
+
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-regular.fntdata"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-italic.fntdata"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-bold.fntdata"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId59" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/Roboto-boldItalic.fntdata"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.fntdata"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.fntdata"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/><Relationship Id="rId59" Type="http://customschemas.google.com/relationships/presentationmetadata" Target="metadata"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.fntdata"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.fntdata"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="2" name="Shape 2"/>
+        <p:cNvPr id="1" name="Shape 2"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Google Shape;3;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="hdr"/>
+            <p:ph type="hdr" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Google Shape;4;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marR="0" lvl="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Google Shape;5;n"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="sldImg"/>
+            <p:ph type="sldImg" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Google Shape;6;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Google Shape;7;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Google Shape;8;n"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:notesStyle>
-    <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
     </a:defPPr>
-    <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+    <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl1pPr>
-    <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+    <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl2pPr>
-    <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+    <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl3pPr>
-    <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+    <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl4pPr>
-    <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+    <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl5pPr>
-    <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+    <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl6pPr>
-    <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+    <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl7pPr>
-    <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+    <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl8pPr>
-    <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+    <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
       <a:lnSpc>
         <a:spcPct val="100000"/>
       </a:lnSpc>
       <a:spcBef>
         <a:spcPts val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPts val="0"/>
       </a:spcAft>
       <a:buClr>
         <a:srgbClr val="000000"/>
       </a:buClr>
       <a:buFont typeface="Arial"/>
-      <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+      <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:latin typeface="Arial"/>
         <a:ea typeface="Arial"/>
         <a:cs typeface="Arial"/>
         <a:sym typeface="Arial"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="84" name="Shape 84"/>
+        <p:cNvPr id="1" name="Shape 84"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="85" name="Google Shape;85;p1:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="86" name="Google Shape;86;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="87" name="Google Shape;87;p1:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>0</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="173" name="Shape 173"/>
+        <p:cNvPr id="1" name="Shape 173"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="174" name="Google Shape;174;p10:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="175" name="Google Shape;175;p10:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="182" name="Shape 182"/>
+        <p:cNvPr id="1" name="Shape 182"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="183" name="Google Shape;183;p11:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="184" name="Google Shape;184;p11:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="191" name="Shape 191"/>
+        <p:cNvPr id="1" name="Shape 191"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="192" name="Google Shape;192;p12:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="193" name="Google Shape;193;p12:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="200" name="Shape 200"/>
+        <p:cNvPr id="1" name="Shape 200"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="201" name="Google Shape;201;p13:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="202" name="Google Shape;202;p13:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="209" name="Shape 209"/>
+        <p:cNvPr id="1" name="Shape 209"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="210" name="Google Shape;210;p14:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="211" name="Google Shape;211;p14:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="218" name="Shape 218"/>
+        <p:cNvPr id="1" name="Shape 218"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="219" name="Google Shape;219;p15:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="220" name="Google Shape;220;p15:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="227" name="Shape 227"/>
+        <p:cNvPr id="1" name="Shape 227"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="228" name="Google Shape;228;p16:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="229" name="Google Shape;229;p16:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="236" name="Shape 236"/>
+        <p:cNvPr id="1" name="Shape 236"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="237" name="Google Shape;237;p17:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="238" name="Google Shape;238;p17:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="246" name="Shape 246"/>
+        <p:cNvPr id="1" name="Shape 246"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="247" name="Google Shape;247;p18:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="248" name="Google Shape;248;p18:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="256" name="Shape 256"/>
+        <p:cNvPr id="1" name="Shape 256"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="257" name="Google Shape;257;p19:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="258" name="Google Shape;258;p19:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="94" name="Shape 94"/>
+        <p:cNvPr id="1" name="Shape 94"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="95" name="Google Shape;95;p2:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="96" name="Google Shape;96;p2:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="268" name="Shape 268"/>
+        <p:cNvPr id="1" name="Shape 268"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="269" name="Google Shape;269;p20:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="270" name="Google Shape;270;p20:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="281" name="Shape 281"/>
+        <p:cNvPr id="1" name="Shape 281"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="282" name="Google Shape;282;p21:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="283" name="Google Shape;283;p21:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="292" name="Shape 292"/>
+        <p:cNvPr id="1" name="Shape 292"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="293" name="Google Shape;293;p22:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="294" name="Google Shape;294;p22:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="302" name="Shape 302"/>
+        <p:cNvPr id="1" name="Shape 302"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="303" name="Google Shape;303;p23:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="304" name="Google Shape;304;p23:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="314" name="Shape 314"/>
+        <p:cNvPr id="1" name="Shape 314"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="315" name="Google Shape;315;p24:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="316" name="Google Shape;316;p24:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="328" name="Shape 328"/>
+        <p:cNvPr id="1" name="Shape 328"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="329" name="Google Shape;329;p25:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="330" name="Google Shape;330;p25:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="339" name="Shape 339"/>
+        <p:cNvPr id="1" name="Shape 339"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="340" name="Google Shape;340;p26:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="341" name="Google Shape;341;p26:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="348" name="Shape 348"/>
+        <p:cNvPr id="1" name="Shape 348"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="349" name="Google Shape;349;p27:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="350" name="Google Shape;350;p27:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="357" name="Shape 357"/>
+        <p:cNvPr id="1" name="Shape 357"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="358" name="Google Shape;358;p28:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="359" name="Google Shape;359;p28:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="366" name="Shape 366"/>
+        <p:cNvPr id="1" name="Shape 366"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="367" name="Google Shape;367;p29:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="368" name="Google Shape;368;p29:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="103" name="Shape 103"/>
+        <p:cNvPr id="1" name="Shape 103"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="104" name="Google Shape;104;p3:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="105" name="Google Shape;105;p3:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="375" name="Shape 375"/>
+        <p:cNvPr id="1" name="Shape 375"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="376" name="Google Shape;376;p30:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="377" name="Google Shape;377;p30:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="384" name="Shape 384"/>
+        <p:cNvPr id="1" name="Shape 384"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="385" name="Google Shape;385;p31:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="386" name="Google Shape;386;p31:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="393" name="Shape 393"/>
+        <p:cNvPr id="1" name="Shape 393"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="394" name="Google Shape;394;p54:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="395" name="Google Shape;395;p54:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="402" name="Shape 402"/>
+        <p:cNvPr id="1" name="Shape 402"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="403" name="Google Shape;403;p32:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="404" name="Google Shape;404;p32:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="412" name="Shape 412"/>
+        <p:cNvPr id="1" name="Shape 412"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="413" name="Google Shape;413;p55:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="414" name="Google Shape;414;p55:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="423" name="Shape 423"/>
+        <p:cNvPr id="1" name="Shape 423"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="424" name="Google Shape;424;p56:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="425" name="Google Shape;425;p56:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="433" name="Shape 433"/>
+        <p:cNvPr id="1" name="Shape 433"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="434" name="Google Shape;434;p57:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="435" name="Google Shape;435;p57:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="443" name="Shape 443"/>
+        <p:cNvPr id="1" name="Shape 443"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="444" name="Google Shape;444;p58:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="445" name="Google Shape;445;p58:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="453" name="Shape 453"/>
+        <p:cNvPr id="1" name="Shape 453"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="454" name="Google Shape;454;p59:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="455" name="Google Shape;455;p59:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="463" name="Shape 463"/>
+        <p:cNvPr id="1" name="Shape 463"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="464" name="Google Shape;464;p60:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="465" name="Google Shape;465;p60:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="113" name="Shape 113"/>
+        <p:cNvPr id="1" name="Shape 113"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="114" name="Google Shape;114;p4:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Google Shape;115;p4:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="473" name="Shape 473"/>
+        <p:cNvPr id="1" name="Shape 473"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="474" name="Google Shape;474;p61:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="475" name="Google Shape;475;p61:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="483" name="Shape 483"/>
+        <p:cNvPr id="1" name="Shape 483"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="484" name="Google Shape;484;p62:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="485" name="Google Shape;485;p62:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="493" name="Shape 493"/>
+        <p:cNvPr id="1" name="Shape 493"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="494" name="Google Shape;494;p63:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="495" name="Google Shape;495;p63:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="507" name="Shape 507"/>
+        <p:cNvPr id="1" name="Shape 507"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="508" name="Google Shape;508;p35:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="509" name="Google Shape;509;p35:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="518" name="Shape 518"/>
+        <p:cNvPr id="1" name="Shape 518"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="519" name="Google Shape;519;p36:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="520" name="Google Shape;520;p36:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="528" name="Shape 528"/>
+        <p:cNvPr id="1" name="Shape 528"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="529" name="Google Shape;529;p37:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="530" name="Google Shape;530;p37:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="539" name="Shape 539"/>
+        <p:cNvPr id="1" name="Shape 539"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="540" name="Google Shape;540;p38:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="541" name="Google Shape;541;p38:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="549" name="Shape 549"/>
+        <p:cNvPr id="1" name="Shape 549"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="550" name="Google Shape;550;p39:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="551" name="Google Shape;551;p39:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="559" name="Shape 559"/>
+        <p:cNvPr id="1" name="Shape 559"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="560" name="Google Shape;560;p40:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="561" name="Google Shape;561;p40:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="569" name="Shape 569"/>
+        <p:cNvPr id="1" name="Shape 569"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="570" name="Google Shape;570;p41:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="571" name="Google Shape;571;p41:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="572" name="Google Shape;572;p41:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>48</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="123" name="Shape 123"/>
+        <p:cNvPr id="1" name="Shape 123"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="124" name="Google Shape;124;p5:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="125" name="Google Shape;125;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="126" name="Google Shape;126;p5:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="134" name="Shape 134"/>
+        <p:cNvPr id="1" name="Shape 134"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="135" name="Google Shape;135;p6:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="136" name="Google Shape;136;p6:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="144" name="Shape 144"/>
+        <p:cNvPr id="1" name="Shape 144"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Google Shape;145;p7:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Google Shape;146;p7:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="153" name="Shape 153"/>
+        <p:cNvPr id="1" name="Shape 153"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="154" name="Google Shape;154;p8:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="155" name="Google Shape;155;p8:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" showMasterPhAnim="0" showMasterSp="0">
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" showMasterPhAnim="0">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="164" name="Shape 164"/>
+        <p:cNvPr id="1" name="Shape 164"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="165" name="Google Shape;165;p9:notes"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="4400550"/>
             <a:ext cx="5486400" cy="3600450"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="166" name="Google Shape;166;p9:notes"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="sldImg"/>
+            <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:custGeom>
-            <a:rect b="b" l="l" r="r" t="t"/>
+            <a:avLst/>
+            <a:gdLst/>
+            <a:ahLst/>
+            <a:cxnLst/>
+            <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
-              <a:path extrusionOk="0" h="120000" w="120000">
+              <a:path w="120000" h="120000" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:lnTo>
                   <a:pt x="120000" y="0"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="120000" y="120000"/>
                 </a:lnTo>
                 <a:lnTo>
                   <a:pt x="0" y="120000"/>
                 </a:lnTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="12700">
+          <a:ln w="12700" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
@@ -8144,89 +8491,91 @@
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Slide" type="title">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Slide" type="title">
   <p:cSld name="TITLE">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="15" name="Shape 15"/>
+        <p:cNvPr id="1" name="Shape 15"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Google Shape;16;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1122363"/>
             <a:ext cx="7772400" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -8317,76 +8666,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Google Shape;17;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="subTitle"/>
+            <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1143000" y="3602038"/>
             <a:ext cx="6858000" cy="1655762"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -8500,76 +8853,80 @@
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Google Shape;18;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -8656,76 +9013,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Google Shape;19;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -8812,380 +9173,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Google Shape;20;p43"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Vertical Text" type="vertTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Vertical Text" type="vertTx">
   <p:cSld name="VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="72" name="Shape 72"/>
+        <p:cNvPr id="1" name="Shape 72"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73" name="Google Shape;73;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -9275,259 +9642,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Google Shape;74;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="2396331" y="57944"/>
             <a:ext cx="4351338" cy="7886700"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75" name="Google Shape;75;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9614,76 +9989,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="76" name="Google Shape;76;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -9770,380 +10149,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="77" name="Google Shape;77;p52"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Vertical Title and Text" type="vertTitleAndTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Vertical Title and Text" type="vertTitleAndTx">
   <p:cSld name="VERTICAL_TITLE_AND_VERTICAL_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="78" name="Shape 78"/>
+        <p:cNvPr id="1" name="Shape 78"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="79" name="Google Shape;79;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="4623594" y="2285207"/>
             <a:ext cx="5811838" cy="1971675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -10233,259 +10618,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80" name="Google Shape;80;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="623094" y="370681"/>
             <a:ext cx="5811838" cy="5800725"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="81" name="Google Shape;81;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10572,76 +10965,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="82" name="Google Shape;82;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -10728,380 +11125,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="83" name="Google Shape;83;p53"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Two Content" type="twoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Two Content" type="twoObj">
   <p:cSld name="TWO_OBJECTS">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="21" name="Shape 21"/>
+        <p:cNvPr id="1" name="Shape 21"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="Google Shape;22;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -11191,442 +11594,454 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Google Shape;23;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Google Shape;24;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1825625"/>
             <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Google Shape;25;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11713,76 +12128,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Google Shape;26;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -11869,380 +12288,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="Google Shape;27;p44"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title and Content" type="obj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title and Content" type="obj">
   <p:cSld name="OBJECT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="28" name="Shape 28"/>
+        <p:cNvPr id="1" name="Shape 28"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Google Shape;29;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -12332,259 +12757,267 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="30" name="Google Shape;30;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="Google Shape;31;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12671,76 +13104,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="32" name="Google Shape;32;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -12827,380 +13264,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="33" name="Google Shape;33;p45"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Section Header" type="secHead">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Section Header" type="secHead">
   <p:cSld name="SECTION_HEADER">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="34" name="Shape 34"/>
+        <p:cNvPr id="1" name="Shape 34"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="Google Shape;35;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="623888" y="1709739"/>
             <a:ext cx="7886700" cy="2852737"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -13291,295 +13734,303 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="Google Shape;36;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="623888" y="4589464"/>
             <a:ext cx="7886700" cy="1500187"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
               <a:defRPr sz="2000">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr sz="1800">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="888888"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="37" name="Google Shape;37;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -13666,76 +14117,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="38" name="Google Shape;38;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -13822,380 +14277,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Google Shape;39;p46"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Comparison" type="twoTxTwoObj">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Comparison" type="twoTxTwoObj">
   <p:cSld name="TWO_OBJECTS_WITH_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="40" name="Shape 40"/>
+        <p:cNvPr id="1" name="Shape 40"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="41" name="Google Shape;41;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -14285,808 +14746,828 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="42" name="Google Shape;42;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="1681163"/>
             <a:ext cx="3868340" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="43" name="Google Shape;43;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629842" y="2505075"/>
             <a:ext cx="3868340" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Google Shape;44;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="3" type="body"/>
+            <p:ph type="body" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="1681163"/>
             <a:ext cx="3887391" cy="823912"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2400"/>
+              <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="2000"/>
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1800"/>
+              <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
-              <a:defRPr b="1" sz="1600"/>
+              <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="45" name="Google Shape;45;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="4" type="body"/>
+            <p:ph type="body" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="2505075"/>
             <a:ext cx="3887391" cy="3684588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-342900" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-342900" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-342900" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-342900" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buChar char="•"/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="46" name="Google Shape;46;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -15173,76 +15654,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Google Shape;47;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -15329,380 +15814,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Google Shape;48;p47"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Title Only" type="titleOnly">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Title Only" type="titleOnly">
   <p:cSld name="TITLE_ONLY">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="49" name="Shape 49"/>
+        <p:cNvPr id="1" name="Shape 49"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Google Shape;50;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
@@ -15792,76 +16283,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Google Shape;51;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -15948,76 +16443,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Google Shape;52;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16104,380 +16603,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="53" name="Google Shape;53;p48"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Blank" type="blank">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Blank" type="blank">
   <p:cSld name="BLANK">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="54" name="Shape 54"/>
+        <p:cNvPr id="1" name="Shape 54"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="Google Shape;55;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16564,76 +17069,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="56" name="Google Shape;56;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -16720,380 +17229,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Google Shape;57;p49"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Content with Caption" type="objTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Content with Caption" type="objTx">
   <p:cSld name="OBJECT_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="58" name="Shape 58"/>
+        <p:cNvPr id="1" name="Shape 58"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="59" name="Google Shape;59;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="457200"/>
             <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -17184,442 +17699,454 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60" name="Google Shape;60;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3887391" y="987426"/>
             <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-431800" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-431800" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buChar char="•"/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-406400" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-406400" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-381000" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-381000" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-355600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-355600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-355600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-355600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-355600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-355600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-355600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buChar char="•"/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="61" name="Google Shape;61;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="2057400"/>
             <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="62" name="Google Shape;62;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -17706,76 +18233,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Google Shape;63;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -17862,380 +18393,386 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="64" name="Google Shape;64;p50"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" matchingName="Picture with Caption" type="picTx">
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" matchingName="Picture with Caption" type="picTx">
   <p:cSld name="PICTURE_WITH_CAPTION_TEXT">
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="65" name="Shape 65"/>
+        <p:cNvPr id="1" name="Shape 65"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Google Shape;66;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="457200"/>
             <a:ext cx="2949178" cy="1600200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
@@ -18326,281 +18863,291 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="Google Shape;67;p51"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="2" type="pic"/>
+            <p:ph type="pic" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3887391" y="987426"/>
             <a:ext cx="4629150" cy="4873625"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="68" name="Google Shape;68;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="629841" y="2057400"/>
             <a:ext cx="2949178" cy="3811588"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-228600" lvl="0" marL="457200" algn="l">
+            <a:lvl1pPr marL="457200" lvl="0" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-228600" lvl="1" marL="914400" algn="l">
+            <a:lvl2pPr marL="914400" lvl="1" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr sz="1400"/>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-228600" lvl="2" marL="1371600" algn="l">
+            <a:lvl3pPr marL="1371600" lvl="2" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buNone/>
               <a:defRPr sz="1200"/>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-228600" lvl="3" marL="1828800" algn="l">
+            <a:lvl4pPr marL="1828800" lvl="3" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-228600" lvl="4" marL="2286000" algn="l">
+            <a:lvl5pPr marL="2286000" lvl="4" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-228600" lvl="5" marL="2743200" algn="l">
+            <a:lvl6pPr marL="2743200" lvl="5" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-228600" lvl="6" marL="3200400" algn="l">
+            <a:lvl7pPr marL="3200400" lvl="6" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-228600" lvl="7" marL="3657600" algn="l">
+            <a:lvl8pPr marL="3657600" lvl="7" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-228600" lvl="8" marL="4114800" algn="l">
+            <a:lvl9pPr marL="4114800" lvl="8" indent="-228600" algn="l">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="Google Shape;69;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -18687,76 +19234,80 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Google Shape;70;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl1pPr>
             <a:lvl2pPr lvl="1" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
@@ -18843,23796 +19394,24319 @@
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl8pPr>
             <a:lvl9pPr lvl="8" algn="l">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1400"/>
               <a:buNone/>
               <a:defRPr/>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="71" name="Google Shape;71;p51"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="lt1"/>
         </a:solidFill>
+        <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="9" name="Shape 9"/>
+        <p:cNvPr id="1" name="Shape 9"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="Google Shape;10;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="365126"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="4400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="Google Shape;11;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="1825625"/>
             <a:ext cx="7886700" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="-406400" lvl="0" marL="457200" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marL="457200" marR="0" lvl="0" indent="-406400" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="-381000" lvl="1" marL="914400" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marL="914400" marR="0" lvl="1" indent="-381000" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="-355600" lvl="2" marL="1371600" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marL="1371600" marR="0" lvl="2" indent="-355600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="-342900" lvl="3" marL="1828800" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marL="1828800" marR="0" lvl="3" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="-342900" lvl="4" marL="2286000" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marL="2286000" marR="0" lvl="4" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="-342900" lvl="5" marL="2743200" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marL="2743200" marR="0" lvl="5" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="-342900" lvl="6" marL="3200400" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marL="3200400" marR="0" lvl="6" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="-342900" lvl="7" marL="3657600" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marL="3657600" marR="0" lvl="7" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="-342900" lvl="8" marL="4114800" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marL="4114800" marR="0" lvl="8" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="Google Shape;12;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="10" type="dt"/>
+            <p:ph type="dt" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+            <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="Google Shape;13;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="11" type="ftr"/>
+            <p:ph type="ftr" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="ctr">
+            <a:lvl1pPr marR="0" lvl="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+            <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+            <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+            <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+            <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+            <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+            <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+            <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+            <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
-          <a:p/>
+          <a:p>
+            <a:endParaRPr/>
+          </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Google Shape;14;p42"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
-            <a:lvl1pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl1pPr marL="0" marR="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl1pPr>
-            <a:lvl2pPr indent="0" lvl="1" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl2pPr marL="0" marR="0" lvl="1" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl2pPr>
-            <a:lvl3pPr indent="0" lvl="2" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl3pPr marL="0" marR="0" lvl="2" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl3pPr>
-            <a:lvl4pPr indent="0" lvl="3" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl4pPr marL="0" marR="0" lvl="3" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl4pPr>
-            <a:lvl5pPr indent="0" lvl="4" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl5pPr marL="0" marR="0" lvl="4" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl5pPr>
-            <a:lvl6pPr indent="0" lvl="5" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl6pPr marL="0" marR="0" lvl="5" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl6pPr>
-            <a:lvl7pPr indent="0" lvl="6" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl7pPr marL="0" marR="0" lvl="6" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl7pPr>
-            <a:lvl8pPr indent="0" lvl="7" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl8pPr marL="0" marR="0" lvl="7" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl8pPr>
-            <a:lvl9pPr indent="0" lvl="8" marL="0" marR="0" rtl="0" algn="r">
+            <a:lvl9pPr marL="0" marR="0" lvl="8" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
-              <a:defRPr b="0" i="0" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:defRPr sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="888888"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
-  <p:clrMap accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" bg1="lt1" bg2="dk2" tx1="dk1" tx2="lt2" folHlink="folHlink" hlink="hlink"/>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
-  <p:hf dt="0" ftr="0" hdr="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
-      <a:defPPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:defPPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
       </a:defPPr>
-      <a:lvl1pPr lvl="0" marR="0" rtl="0" algn="l">
+      <a:lvl1pPr marR="0" lvl="0" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr lvl="1" marR="0" rtl="0" algn="l">
+      <a:lvl2pPr marR="0" lvl="1" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl2pPr>
-      <a:lvl3pPr lvl="2" marR="0" rtl="0" algn="l">
+      <a:lvl3pPr marR="0" lvl="2" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl3pPr>
-      <a:lvl4pPr lvl="3" marR="0" rtl="0" algn="l">
+      <a:lvl4pPr marR="0" lvl="3" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl4pPr>
-      <a:lvl5pPr lvl="4" marR="0" rtl="0" algn="l">
+      <a:lvl5pPr marR="0" lvl="4" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl5pPr>
-      <a:lvl6pPr lvl="5" marR="0" rtl="0" algn="l">
+      <a:lvl6pPr marR="0" lvl="5" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl6pPr>
-      <a:lvl7pPr lvl="6" marR="0" rtl="0" algn="l">
+      <a:lvl7pPr marR="0" lvl="6" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl7pPr>
-      <a:lvl8pPr lvl="7" marR="0" rtl="0" algn="l">
+      <a:lvl8pPr marR="0" lvl="7" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl8pPr>
-      <a:lvl9pPr lvl="8" marR="0" rtl="0" algn="l">
+      <a:lvl9pPr marR="0" lvl="8" algn="l" rtl="0">
         <a:lnSpc>
           <a:spcPct val="100000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPts val="0"/>
         </a:spcBef>
         <a:spcAft>
           <a:spcPts val="0"/>
         </a:spcAft>
         <a:buClr>
           <a:srgbClr val="000000"/>
         </a:buClr>
         <a:buFont typeface="Arial"/>
-        <a:defRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+        <a:defRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
           <a:solidFill>
             <a:srgbClr val="000000"/>
           </a:solidFill>
           <a:latin typeface="Arial"/>
           <a:ea typeface="Arial"/>
           <a:cs typeface="Arial"/>
           <a:sym typeface="Arial"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/93d4bb3c-79e3-4255-9fc8-537fc4f870dc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/97b9939c-7fb5-4b12-8113-59f988781bf5" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/351665/Atmosphere+Investigation+Site+Definition+Sheet/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/351665/Atmosphere+Investigation+Site+Definition+Sheet/8c79fb1e-7c89-49c9-ba29-4a1ca05c5191" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/4c0cecee-e84b-8936-488f-a3ed1799a5bf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/97b9939c-7fb5-4b12-8113-59f988781bf5" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/348614/93d4bb3c-79e3-4255-9fc8-537fc4f870dc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/680502f7-9024-4891-bec5-64aba3a6bc41" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide17.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/f3841172-0e17-4e45-b52f-e68674a276e5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/4c0cecee-e84b-8936-488f-a3ed1799a5bf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/f3841172-0e17-4e45-b52f-e68674a276e5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide19.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide20.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image22.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/f3841172-0e17-4e45-b52f-e68674a276e5" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image24.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/documents/11865/26f37835-c82a-4418-906d-23ec9f6c64a9" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/4c0cecee-e84b-8936-488f-a3ed1799a5bf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/11865/f3841172-0e17-4e45-b52f-e68674a276e5" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image25.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image26.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image27.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image23.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataentry.globe.gov/#/observerpro/home" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/globe-data/data-entry/globe-observer" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/globe-data/data-entry/globe-observer" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dataentry.globe.gov/#/observerpro/home" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image31.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image30.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image32.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image34.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image35.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image37.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image36.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image51.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image28.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image40.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image39.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image29.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image53.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/10157/7349361/Viz+tutorial.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.globe.gov/documents/10157/7349361/Viz+tutorial.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image43.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vis.globe.gov/GLOBE/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image56.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image44.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image50.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image54.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image59.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image41.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image45.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image42.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image58.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image46.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image60.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image64.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://climate.nasa.gov/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image61.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.globe.gov/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:help@nasaglobe.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:training@nasaglobe.org" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image48.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image49.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image47.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://climate.nasa.gov/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minerals.cr.usgs.gov/gips/na/drain.html" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://minerals.cr.usgs.gov/gips/na/drain.html" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="88" name="Shape 88"/>
+        <p:cNvPr id="1" name="Shape 88"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="89" name="Google Shape;89;p1"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="685800" y="1122363"/>
             <a:ext cx="7772400" cy="2387600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="b" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="b" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="ctr">
+            <a:pPr marL="0" lvl="0" indent="0" algn="ctr" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="6000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Slide 1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="90" name="Google Shape;90;p1"/>
           <p:cNvGrpSpPr/>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6941342"/>
             <a:chOff x="0" y="0"/>
             <a:chExt cx="9144000" cy="6941342"/>
           </a:xfrm>
         </p:grpSpPr>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="image of student in the field taking a measurement in a bucket water sample using a probe" id="91" name="Google Shape;91;p1"/>
+            <p:cNvPr id="91" name="Google Shape;91;p1" descr="image of student in the field taking a measurement in a bucket water sample using a probe"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId3">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="728328"/>
               <a:ext cx="9144000" cy="6213014"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="Banner: The GLOBE Program: Hydrosphere-Electrical Conductivity" id="92" name="Google Shape;92;p1"/>
+            <p:cNvPr id="92" name="Google Shape;92;p1" descr="Banner: The GLOBE Program: Hydrosphere-Electrical Conductivity"/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId4">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="0" y="0"/>
               <a:ext cx="9144000" cy="824935"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
         <p:pic>
           <p:nvPicPr>
-            <p:cNvPr descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect." id="93" name="Google Shape;93;p1"/>
+            <p:cNvPr id="93" name="Google Shape;93;p1" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect."/>
             <p:cNvPicPr preferRelativeResize="0"/>
             <p:nvPr/>
           </p:nvPicPr>
           <p:blipFill rotWithShape="1">
             <a:blip r:embed="rId5">
               <a:alphaModFix/>
             </a:blip>
-            <a:srcRect b="0" l="0" r="0" t="0"/>
+            <a:srcRect/>
             <a:stretch/>
           </p:blipFill>
           <p:spPr>
             <a:xfrm>
               <a:off x="43032" y="28913"/>
               <a:ext cx="3593054" cy="796022"/>
             </a:xfrm>
             <a:prstGeom prst="rect">
               <a:avLst/>
             </a:prstGeom>
             <a:noFill/>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </p:spPr>
         </p:pic>
       </p:grpSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="176" name="Shape 176"/>
+        <p:cNvPr id="1" name="Shape 176"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="177" name="Google Shape;177;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="178" name="Google Shape;178;p10"/>
+          <p:cNvPr id="178" name="Google Shape;178;p10" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="179" name="Google Shape;179;p10"/>
+          <p:cNvPr id="179" name="Google Shape;179;p10" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="180" name="Google Shape;180;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="181" name="Google Shape;181;p10"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Which is considered a  master variable of water, that is, a changeable property of water that tends to have an effect on other properties being measured?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Electrical Conductivity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Temperature – Correct! ☺ </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were you correct? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="185" name="Shape 185"/>
+        <p:cNvPr id="1" name="Shape 185"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="186" name="Google Shape;186;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>10</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="187" name="Google Shape;187;p11"/>
+          <p:cNvPr id="187" name="Google Shape;187;p11" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="188" name="Google Shape;188;p11"/>
+          <p:cNvPr id="188" name="Google Shape;188;p11" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="189" name="Google Shape;189;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection! Question 2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="190" name="Google Shape;190;p11"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A water body with a low electrical conductivity would have:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Higher total dissolved solids</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A high salinity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Lower total dissolved solids</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A and B only</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="194" name="Shape 194"/>
+        <p:cNvPr id="1" name="Shape 194"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="195" name="Google Shape;195;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>11</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="196" name="Google Shape;196;p12"/>
+          <p:cNvPr id="196" name="Google Shape;196;p12" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="197" name="Google Shape;197;p12"/>
+          <p:cNvPr id="197" name="Google Shape;197;p12" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="198" name="Google Shape;198;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="199" name="Google Shape;199;p12"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A water body with a low electrical conductivity would have:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Higher total dissolved solids</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A high salinity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Lower total dissolved solids- ☺ correct!</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A and B only</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were you correct?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="203" name="Shape 203"/>
+        <p:cNvPr id="1" name="Shape 203"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="204" name="Google Shape;204;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>12</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="205" name="Google Shape;205;p13"/>
+          <p:cNvPr id="205" name="Google Shape;205;p13" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="206" name="Google Shape;206;p13"/>
+          <p:cNvPr id="206" name="Google Shape;206;p13" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="207" name="Google Shape;207;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection! Question 3</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="208" name="Google Shape;208;p13"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Significant changes in electrical conductivity of a water body could be evidence for:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Pollution or discharge upstream from the sampling site</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Increase dissolved solids in a water body</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A downed power wire</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>All of the above</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A and B only</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="212" name="Shape 212"/>
+        <p:cNvPr id="1" name="Shape 212"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="213" name="Google Shape;213;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>13</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="214" name="Google Shape;214;p14"/>
+          <p:cNvPr id="214" name="Google Shape;214;p14" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="215" name="Google Shape;215;p14"/>
+          <p:cNvPr id="215" name="Google Shape;215;p14" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="216" name="Google Shape;216;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection! Answer to Question 3</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="217" name="Google Shape;217;p14"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Significant changes in electrical conductivity of a water body could be evidence for:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="002060"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Pollution or discharge upstream from the sampling site</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Increase dissolved solids in a water body</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>A downed power wire</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>All of the above</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>A and B only- ☺ correct!</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were you correct?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s move to GLOBE data collection! </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="221" name="Shape 221"/>
+        <p:cNvPr id="1" name="Shape 221"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="222" name="Google Shape;222;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>14</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="223" name="Google Shape;223;p15"/>
+          <p:cNvPr id="223" name="Google Shape;223;p15" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="224" name="Google Shape;224;p15"/>
+          <p:cNvPr id="224" name="Google Shape;224;p15" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="225" name="Google Shape;225;p15"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="1119674"/>
             <a:ext cx="7886700" cy="705951"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol: </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> What do you need to start?</a:t>
             </a:r>
             <a:endParaRPr sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
-          <p:cNvPr descr="Table&#10;When - weekly if possible.&#10;Where - Hydrosphere study site.&#10;Time needed - 10 minutes.&#10;Prerequisites - Defined Hydrosphere Study Site.&#10;Key Instrument - Electrical Conductivity Meter.&#10;Skill Level - all.&#10;References - Electrical Conductivity Field Guide Protocol&#10;Hydrosphere Investigation Data Sheet" id="226" name="Google Shape;226;p15"/>
+          <p:cNvPr id="226" name="Google Shape;226;p15" descr="Table&#10;When - weekly if possible.&#10;Where - Hydrosphere study site.&#10;Time needed - 10 minutes.&#10;Prerequisites - Defined Hydrosphere Study Site.&#10;Key Instrument - Electrical Conductivity Meter.&#10;Skill Level - all.&#10;References - Electrical Conductivity Field Guide Protocol&#10;Hydrosphere Investigation Data Sheet"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1702553" y="2062635"/>
           <a:ext cx="3000000" cy="3000000"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/table">
             <a:tbl>
-              <a:tblPr bandRow="1" firstRow="1">
+              <a:tblPr firstRow="1" bandRow="1">
                 <a:noFill/>
                 <a:tableStyleId>{6B7930F8-F2CB-4067-9CD1-9F7730E6F837}</a:tableStyleId>
               </a:tblPr>
               <a:tblGrid>
-                <a:gridCol w="1406975"/>
-                <a:gridCol w="4798200"/>
+                <a:gridCol w="1406975">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20000"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
+                <a:gridCol w="4798200">
+                  <a:extLst>
+                    <a:ext uri="{9D8B030D-6E8A-4147-A177-3AD203B41FA5}">
+                      <a16:colId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="20001"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:gridCol>
               </a:tblGrid>
               <a:tr h="591275">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" cap="none"/>
                         <a:t>When</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr b="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" b="0" u="none" strike="noStrike" cap="none"/>
                         <a:t>Weekly, if possible</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10000"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="591275">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Where</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Hydrosphere Study Site</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1800" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10001"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="640075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Time Needed </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1800" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>10 minutes</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10002"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="591275">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Prerequisites</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Defined the Hydrosphere Study Site</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10003"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="640075">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Key Instrument </a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1800" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Electrical Conductivity Meter</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10004"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="591275">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Skill Level</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>All</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10005"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
               <a:tr h="640600">
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>References</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
                 <a:tc>
                   <a:txBody>
                     <a:bodyPr/>
                     <a:lstStyle/>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Electrical Conductivity Field Guide Protocol</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1400" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1400" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                     <a:p>
-                      <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+                      <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
                         <a:lnSpc>
                           <a:spcPct val="100000"/>
                         </a:lnSpc>
                         <a:spcBef>
                           <a:spcPts val="0"/>
                         </a:spcBef>
                         <a:spcAft>
                           <a:spcPts val="0"/>
                         </a:spcAft>
                         <a:buClr>
                           <a:srgbClr val="000000"/>
                         </a:buClr>
                         <a:buSzPts val="1800"/>
                         <a:buFont typeface="Arial"/>
                         <a:buNone/>
                       </a:pPr>
                       <a:r>
-                        <a:rPr lang="en-US" sz="1800" u="none" cap="none" strike="noStrike"/>
+                        <a:rPr lang="en-US" sz="1800" u="none" strike="noStrike" cap="none"/>
                         <a:t>Hydrosphere Investigation Data Sheet</a:t>
                       </a:r>
-                      <a:endParaRPr sz="1800" u="none" cap="none" strike="noStrike"/>
+                      <a:endParaRPr sz="1800" u="none" strike="noStrike" cap="none"/>
                     </a:p>
                   </a:txBody>
-                  <a:tcPr marT="45725" marB="45725" marR="91450" marL="91450"/>
+                  <a:tcPr marL="91450" marR="91450" marT="45725" marB="45725"/>
                 </a:tc>
+                <a:extLst>
+                  <a:ext uri="{0D108BD9-81ED-4DB2-BD59-A6C34878D82A}">
+                    <a16:rowId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" val="10006"/>
+                  </a:ext>
+                </a:extLst>
               </a:tr>
             </a:tbl>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="230" name="Shape 230"/>
+        <p:cNvPr id="1" name="Shape 230"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="231" name="Google Shape;231;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>15</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="232" name="Google Shape;232;p16"/>
+          <p:cNvPr id="232" name="Google Shape;232;p16" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="233" name="Google Shape;233;p16"/>
+          <p:cNvPr id="233" name="Google Shape;233;p16" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="234" name="Google Shape;234;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1416858" y="1085850"/>
             <a:ext cx="6829425" cy="923059"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Simultaneous or Prior Investigations Required</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="235" name="Google Shape;235;p16"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1416858" y="1684722"/>
             <a:ext cx="7361382" cy="4878637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="1700">
+            <a:endParaRPr sz="1700" b="1" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1700"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>The Electrical Conductivity Protocol will allow you to determine the capacity of your water to transmit an electrical current. This protocol is conducted at your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>. You will need to define your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>GLOBE Study Site </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t>where you will conduct your </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> prior to beginning this protocol. The </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1700">
+              <a:rPr lang="en-US" sz="1700" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Hydrosphere Investigation Data Sheet</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> is used to record all the hydrosphere measurements, including alkalinity.  You will also want to map your Hydrosphere Site at some point.  Since there is a close connection between alkalinity and pH, it would be helpful to collect pH data along with alkalinity. Additionally, atmospheric measurements of </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" u="sng">
+              <a:rPr lang="en-US" sz="1700" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>temperature</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> and </a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700" u="sng">
+              <a:rPr lang="en-US" sz="1700" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>precipitation</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" sz="1700"/>
+              <a:rPr lang="en-US" sz="1700" dirty="0"/>
               <a:t> are helpful in interpreting the data.</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
               <a:t>Find your documents here: </a:t>
             </a:r>
-            <a:endParaRPr sz="1800"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:endParaRPr sz="1800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800" u="sng">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Electrical Conductivity Data Sheet</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+              <a:hlinkClick r:id="rId8">
+                <a:extLst>
+                  <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                    <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                  </a:ext>
+                </a:extLst>
+              </a:hlinkClick>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>GLOBE Study Site Definition Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800">
+            <a:endParaRPr sz="1800" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800" u="sng">
-[...37 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1800" u="sng">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId9">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
+            </a:r>
+            <a:endParaRPr sz="1800" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="dk2"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk2"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="dk2"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId10">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>Mapping your Hydrosphere Study Site Field Guide</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr sz="1400" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide17.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="239" name="Shape 239"/>
+        <p:cNvPr id="1" name="Shape 239"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="240" name="Google Shape;240;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>16</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="241" name="Google Shape;241;p17"/>
+          <p:cNvPr id="241" name="Google Shape;241;p17" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="242" name="Google Shape;242;p17"/>
+          <p:cNvPr id="242" name="Google Shape;242;p17" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="243" name="Google Shape;243;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1257300" y="1150706"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Overview of the Electrical Conductivity Protocol</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Your task is to measure the electrical conductivity of your water sample. Before you begin, make sure that the water conditions are right: </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="244" name="Google Shape;244;p17"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1361127" y="2476269"/>
             <a:ext cx="4732646" cy="4878637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>All water should be brought to room temperature (20  ̊ - 30  ̊ C) for testing, even if the manufacturer claims that the meter is temperature compensated. It is very important to take the temperature of the water when doing the conductivity measurement.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>If the water at your Hydrosphere Study Site is not between 20  ̊ - 30  ̊ C, you need to either let the water warm in the sample bucket or separate container while students take other measurements at the hydrosphere study site, or collect a sample in a water bottle and take back to the classroom. After the water reaches 20  ̊ - 30  ̊ C, then you can take the conductivity measurement. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Never immerse the meter totally in water. Only the part indicated in the instructions for the meter should be immersed in water. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Most conductivity meters cannot measure the high conductivity characteristic of salt waters. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photos of students taking water temperature and then using the electrical conductivity probe from the side of the water." id="245" name="Google Shape;245;p17"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="245" name="Google Shape;245;p17" descr="Photos of students taking water temperature and then using the electrical conductivity probe from the side of the water."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6307610" y="2476269"/>
             <a:ext cx="2527300" cy="3924300"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide18.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="249" name="Shape 249"/>
+        <p:cNvPr id="1" name="Shape 249"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="250" name="Google Shape;250;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>17</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="251" name="Google Shape;251;p18"/>
+          <p:cNvPr id="251" name="Google Shape;251;p18" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="252" name="Google Shape;252;p18"/>
+          <p:cNvPr id="252" name="Google Shape;252;p18" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="253" name="Google Shape;253;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="1424736"/>
             <a:ext cx="7886700" cy="362426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Equipment for Calibration of the EC Instrument</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="254" name="Google Shape;254;p18"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="1629603"/>
             <a:ext cx="7607054" cy="4878637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
-            <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
+            <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Your task is to measure the electrical conductivity of your water sample. Before you begin, make sure that the sample has the right temperature and salinity to produce an accurate reading.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
               <a:t>You will need: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-146367" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-146367" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Electrical conductivity meter</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Thermometer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Distilled water in a wash bottle</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Paper towels or soft tissue</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>2 100-mL beakers or plastic cups</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Protective gloves</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Small screwdriver</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" dirty="0"/>
               <a:t>Standard Calibration solution</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-146367" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-146367" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="1400" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1400"/>
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0"/>
               <a:t>Document Links:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-146367" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="1400" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="hlink"/>
+              </a:solidFill>
+              <a:hlinkClick r:id="rId5"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400" u="sng">
+              <a:rPr lang="en-US" sz="1400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>Electrical Conductivity Field Guide Protocol </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400"/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr lang="en-US" sz="1400" b="1" u="sng" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="hlink"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400" u="sng">
+              <a:rPr lang="en-US" sz="1400" b="1" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Electrical Conductivity Data Sheet</a:t>
+            </a:r>
+            <a:endParaRPr sz="1400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1400" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
-              <a:t>Hydrosphere Investigation Data Sheet</a:t>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400"/>
-[...2 lines deleted...]
-            <a:pPr indent="-146367" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:endParaRPr sz="1400" b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-146367" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr sz="1400"/>
+            <a:endParaRPr sz="1400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of equipment needed for the protocol" id="255" name="Google Shape;255;p18"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="255" name="Google Shape;255;p18" descr="Illustration of equipment needed for the protocol"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4673600" y="2096294"/>
             <a:ext cx="3797300" cy="3810000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide19.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="259" name="Shape 259"/>
+        <p:cNvPr id="1" name="Shape 259"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="260" name="Google Shape;260;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>18</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="261" name="Google Shape;261;p19"/>
+          <p:cNvPr id="261" name="Google Shape;261;p19" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="262" name="Google Shape;262;p19"/>
+          <p:cNvPr id="262" name="Google Shape;262;p19" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="263" name="Google Shape;263;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="1501161"/>
             <a:ext cx="7886700" cy="362426"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Meter </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="264" name="Google Shape;264;p19"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="1629603"/>
             <a:ext cx="5477030" cy="4878637"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Your task is to measure the electrical conductivity of your water sample. Before you begin, make sure that the sample has the right temperature and salinity to produce an accurate reading.</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1400"/>
-[...2 lines deleted...]
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:endParaRPr sz="1400" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1400"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>The electrical conductivity of a water body can be determined using a portable electrical conductivity meter.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1400"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Conductivity is measured with an electrical conductivity meter. Voltage is applied between two electrodes as the probe end of the meter is immersed in the sample water. The drop in voltage caused by the resistance of the water is used to calculate the conductivity per centimeter. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1400"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>There are several manufacturers and models of conductivity meters. Some models may measure conductivity in increments of 10 µS / cm; others in increments of 1.0 µS /cm. If your model measures in increments of 10 µS /cm, you will have to calibrate it as closely as you can to the standard solution. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photograph of a EC meter. There is a meter end, with a digital display, and a probe end, which is immersed into the sample. " id="265" name="Google Shape;265;p19"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="265" name="Google Shape;265;p19" descr="Photograph of a EC meter. There is a meter end, with a digital display, and a probe end, which is immersed into the sample. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6822537" y="1600968"/>
             <a:ext cx="2211453" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Caution icon" id="266" name="Google Shape;266;p19"/>
+          <p:cNvPr id="266" name="Google Shape;266;p19" descr="Caution icon"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319434" y="6067864"/>
             <a:ext cx="399410" cy="409377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="267" name="Google Shape;267;p19"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1718844" y="6067864"/>
             <a:ext cx="7143001" cy="523220"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Pay close attention to your calibration procedure. Without the calibration step your electrical conductivity data will not be meaningful or comparable to data collected by others!  </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="97" name="Shape 97"/>
+        <p:cNvPr id="1" name="Shape 97"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="98" name="Google Shape;98;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>1</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="99" name="Google Shape;99;p2"/>
+          <p:cNvPr id="99" name="Google Shape;99;p2" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="0"/>
             <a:ext cx="7974862" cy="991096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  What is electrical conductivity?" id="100" name="Google Shape;100;p2"/>
+          <p:cNvPr id="100" name="Google Shape;100;p2" descr="Menu:  What is electrical conductivity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="1169139" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="101" name="Google Shape;101;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147137" y="991096"/>
             <a:ext cx="1970809" cy="596180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Overview</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="102" name="Google Shape;102;p2"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147137" y="1628281"/>
             <a:ext cx="7861396" cy="4857186"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>This module:</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="66675" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="66675" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Reviews the selection of a GLOBE hydrology site </a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Reviews the water sampling technique used in GLOBE hydrology protocols</a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Provides a step by step introduction of the protocol method</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-190500" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-190500" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2400"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000090"/>
+              </a:buClr>
+              <a:buSzPts val="2400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Learning Objectives</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="1050"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000090"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" i="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1" i="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>After completing this module, you will be able to:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="66675" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="66675" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1050"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Define electrical conductivity and  explain how environmental variables result in different measurements</a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Describe the importance of instrument calibration in the collection of accurate data</a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Conduct water electrical conductivity measurements </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Upload data to the GLOBE portal</a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Visualize data using GLOBE’s Visualization System</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-215900" lvl="0" marL="342900" rtl="0" algn="l">
+            <a:pPr marL="342900" lvl="0" indent="-215900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Estimated time to complete this module: 1.5 hours.</a:t>
             </a:r>
             <a:endParaRPr sz="1050"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide20.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="271" name="Shape 271"/>
+        <p:cNvPr id="1" name="Shape 271"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="272" name="Google Shape;272;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>19</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="273" name="Google Shape;273;p20"/>
+          <p:cNvPr id="273" name="Google Shape;273;p20" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="274" name="Google Shape;274;p20"/>
+          <p:cNvPr id="274" name="Google Shape;274;p20" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="275" name="Google Shape;275;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="872962"/>
             <a:ext cx="7886700" cy="1224896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Calibration of the Electrical Conductivity Probe (1/2)</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400"/>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="276" name="Google Shape;276;p20"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="1329701"/>
             <a:ext cx="7714555" cy="768157"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="1400">
+            <a:endParaRPr sz="1400" b="1">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1400"/>
               <a:t>Before you take electrical conductivity measurements, you need to ensure that your meter is calibrated and able to take accurate measurements.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1400">
+              <a:rPr lang="en-US" sz="1400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-139700" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-139700" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1400"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="277" name="Google Shape;277;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="2108652"/>
             <a:ext cx="4278150" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Here are the steps:</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-130810" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-130810" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Bring the standard solution to room temperature (about 25° C).</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-416560" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-416560" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Pour standard solution into each of the two clean 100-mL beakers or cups to a depth of about 2 cm. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-416560" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-416560" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Remove the cap from the electrical conductivity tester and press the On/Off button to turn it on. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-416560" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-416560" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Rinse the electrode at the bottom of the tester with distilled water in the wash bottle. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-416560" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-416560" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-514350" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-514350" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Gently blot dry with a tissue. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-130810" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-130810" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Caution icon" id="278" name="Google Shape;278;p20"/>
+          <p:cNvPr id="278" name="Google Shape;278;p20" descr="Caution icon"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1319434" y="6214154"/>
             <a:ext cx="399410" cy="409377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="279" name="Google Shape;279;p20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2000999" y="6272552"/>
             <a:ext cx="7143001" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="1" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Do not rub or stroke the electrode while drying as it may damage the probe</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="1" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram of two labeled beakers, one with a thermometer inserted in the water sample. The EC probe will be rinsed in the first beaker and then will be used to measure the EC of the sample in the second beaker. " id="280" name="Google Shape;280;p20"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="280" name="Google Shape;280;p20" descr="Diagram of two labeled beakers, one with a thermometer inserted in the water sample. The EC probe will be rinsed in the first beaker and then will be used to measure the EC of the sample in the second beaker. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5423035" y="2426183"/>
             <a:ext cx="3493815" cy="2978937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide21.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="284" name="Shape 284"/>
+        <p:cNvPr id="1" name="Shape 284"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="285" name="Google Shape;285;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>20</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="286" name="Google Shape;286;p21"/>
+          <p:cNvPr id="286" name="Google Shape;286;p21" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="287" name="Google Shape;287;p21"/>
+          <p:cNvPr id="287" name="Google Shape;287;p21" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="288" name="Google Shape;288;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="872962"/>
             <a:ext cx="7886700" cy="1224896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Calibration of the Electrical Conductivity Probe (2/2)</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2400"/>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="289" name="Google Shape;289;p21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1483359" y="1795394"/>
             <a:ext cx="3538632" cy="3070326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Here are the steps:</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Put the probe end of the meter into the first beaker of standard. Stir gently for 2 seconds to rinse off any distilled water. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Take the meter out of the first beaker. DO NOT rinse with distilled water. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Put it into the second beaker. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Stir gently, and then wait for the numbers to stop changing.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-50800" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-50800" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="290" name="Google Shape;290;p21"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1483359" y="4427039"/>
             <a:ext cx="7193281" cy="2207443"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>If the display does not read the value of your standard solution, you must adjust the instrument to read this number. (For most meters, you can use a small screwdriver to adjust the calibration screw on the meter until the display reads the standard value).</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Rinse the electrode with distilled water and blot it dry. Turn off the meter and put the cap on to protect the electrode.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Pour the standard from the beakers into a waste container. Rinse and dry the beakers.  </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You are done with calibration of your EC meter!  Now you are ready to measure the Electrical Conductivity of your sample.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="diagram showing lab bench with two sample beakers of water, a thermometer and a EC probe." id="291" name="Google Shape;291;p21"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="291" name="Google Shape;291;p21" descr="diagram showing lab bench with two sample beakers of water, a thermometer and a EC probe."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5076996" y="1758939"/>
             <a:ext cx="3815149" cy="2599474"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide22.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="295" name="Shape 295"/>
+        <p:cNvPr id="1" name="Shape 295"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="296" name="Google Shape;296;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>21</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="297" name="Google Shape;297;p22"/>
+          <p:cNvPr id="297" name="Google Shape;297;p22" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="298" name="Google Shape;298;p22"/>
+          <p:cNvPr id="298" name="Google Shape;298;p22" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="299" name="Google Shape;299;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="1175975"/>
             <a:ext cx="7886700" cy="1224896"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Assemble Equipment for Electrical Conductivity Protocol</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:br>
               <a:rPr lang="en-US" sz="2400"/>
             </a:br>
-            <a:endParaRPr b="1" sz="2800">
+            <a:endParaRPr sz="2800" b="1">
               <a:solidFill>
                 <a:srgbClr val="000072"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="300" name="Google Shape;300;p22"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="1874339"/>
             <a:ext cx="3886200" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="55000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>You will need: </a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-130810" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-130810" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...5 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Electrical conductivity meter</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Thermometer</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Distilled water in a wash bottle</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Paper towels or soft tissue</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>2 100-mL beakers or plastic cups</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Protective gloves and eyewear</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US"/>
+              <a:rPr lang="en-US" dirty="0"/>
               <a:t>Small screwdriver</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-130810" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-130810" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US"/>
+              <a:rPr lang="en-US" b="1" dirty="0"/>
               <a:t>Links:</a:t>
             </a:r>
-            <a:endParaRPr/>
-[...2 lines deleted...]
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>Electrical Conductivity Field Guide Protocol </a:t>
+              <a:t>Electrical Conductivity Field Guide Protocol</a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
-[...14 lines deleted...]
-              </a:buClr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" indent="-228600">
               <a:buSzPct val="100000"/>
-              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" u="sng">
+              <a:rPr lang="en-US" b="1" dirty="0">
+                <a:hlinkClick r:id="rId6"/>
+              </a:rPr>
+              <a:t>Electrical Conductivity Data Sheet</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId6"/>
+                <a:hlinkClick r:id="rId5"/>
               </a:rPr>
-              <a:t>Hydrosphere Investigation Data Sheet</a:t>
+              <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1"/>
-[...2 lines deleted...]
-            <a:pPr indent="-130810" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:endParaRPr b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
-              <a:buNone/>
+              <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:t/>
+              <a:rPr lang="en-US" b="1" u="sng" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId7"/>
+              </a:rPr>
+              <a:t>Hydrosphere All Protocols Data Sheet</a:t>
             </a:r>
-            <a:endParaRPr/>
+            <a:endParaRPr b="1" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="228600" lvl="0" indent="-130810" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPct val="100000"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:endParaRPr dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration  of the equipment listed on this page." id="301" name="Google Shape;301;p22"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="301" name="Google Shape;301;p22" descr="Illustration  of the equipment listed on this page."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId7">
+          <a:blip r:embed="rId8">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5145644" y="1874339"/>
             <a:ext cx="3464441" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide23.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="305" name="Shape 305"/>
+        <p:cNvPr id="1" name="Shape 305"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="306" name="Google Shape;306;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>22</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="307" name="Google Shape;307;p23"/>
+          <p:cNvPr id="307" name="Google Shape;307;p23" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="308" name="Google Shape;308;p23"/>
+          <p:cNvPr id="308" name="Google Shape;308;p23" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="309" name="Google Shape;309;p23"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219469" y="1001376"/>
             <a:ext cx="7350885" cy="389274"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol (1/3)</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr sz="2400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="310" name="Google Shape;310;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1202295" y="1704130"/>
             <a:ext cx="7313055" cy="1364615"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="62500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Fill out the top portion of the Hydrosphere  Investigation Data Sheet.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Put  on protective gloves.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-342900" lvl="0" marL="342900" marR="0" rtl="0" algn="l">
+            <a:pPr marL="342900" marR="0" lvl="0" indent="-342900" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Arial"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Record the temperature of the water to be tested. If water is </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>between 20  ̊ – 30  ̊ C, go to step 5.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="311" name="Google Shape;311;p23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219471" y="3081213"/>
             <a:ext cx="3507751" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>4. If your water sample is either </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>below 20  ̊ C or above 30  ̊ C, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>fill a clean sample bottle (600-700 mL) with the water to be tested. Cap and bring back to the classroom. Allow the water to reach 20  ̊ – 30  ̊ C, record the temperature and then proceed to step 5.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Image of user with gloves placing electrical conductivity meter in bucket of sample water." id="312" name="Google Shape;312;p23"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="312" name="Google Shape;312;p23" descr="Image of user with gloves placing electrical conductivity meter in bucket of sample water."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5123282" y="3131299"/>
             <a:ext cx="3013877" cy="2260408"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Caution icon telling users to wear protective gloves and goggles" id="313" name="Google Shape;313;p23"/>
+          <p:cNvPr id="313" name="Google Shape;313;p23" descr="Caution icon telling users to wear protective gloves and goggles"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1219470" y="5725813"/>
             <a:ext cx="5916825" cy="986138"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="317" name="Shape 317"/>
+        <p:cNvPr id="1" name="Shape 317"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="318" name="Google Shape;318;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>23</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="319" name="Google Shape;319;p24"/>
+          <p:cNvPr id="319" name="Google Shape;319;p24" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="320" name="Google Shape;320;p24"/>
+          <p:cNvPr id="320" name="Google Shape;320;p24" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="321" name="Google Shape;321;p24"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1197696" y="1001376"/>
             <a:ext cx="4745614" cy="487516"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPct val="111111"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol (2/3)</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr sz="2400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="322" name="Google Shape;322;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1197696" y="1620991"/>
             <a:ext cx="7659482" cy="2629565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>5. Rinse two 100-mL beakers two times with sample water.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>6. Pour about 50 mL of water to be tested into two 100-mL beakers.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>7. Remove the cap from the probe end of the meter. Press the On/Off button to turn it on.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>8. Rinse the probe with distilled water. Blot it dry. Do not rub or stroke the electrode while drying.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>9. Put the probe in the water sample in the first beaker. Stir gently for a few seconds. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>10. Take the probe out of the first beaker. Shake gently to remove excess water, then put it into the second beaker. Do not rinse with distilled water.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="323" name="Google Shape;323;p24"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1197695" y="4118788"/>
             <a:ext cx="2764705" cy="2092881"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>11. Leave the probes submerged for at least one minute. When the numbers stop changing, record the value on the Hydrosphere Investigation Data Sheet by Conductivity Test 1.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="caution icon" id="324" name="Google Shape;324;p24"/>
+          <p:cNvPr id="324" name="Google Shape;324;p24" descr="caution icon"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1308034" y="6029317"/>
             <a:ext cx="399410" cy="409377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="325" name="Google Shape;325;p24"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1707444" y="6211669"/>
             <a:ext cx="7154333" cy="584775"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="1" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Do not let the  probe end of the meter rest on the bottom of the beaker or touch the sides</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screen Shot of the Electrical Conductivity data sheet. Record the three measurements . " id="326" name="Google Shape;326;p24"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="326" name="Google Shape;326;p24" descr="Screen Shot of the Electrical Conductivity data sheet. Record the three measurements . "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4316919" y="4141386"/>
             <a:ext cx="4413971" cy="1751667"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst>
-            <a:outerShdw blurRad="292100" rotWithShape="0" algn="tl" dir="2700000" dist="139700">
+            <a:outerShdw blurRad="292100" dist="139700" dir="2700000" algn="tl" rotWithShape="0">
               <a:srgbClr val="333333">
                 <a:alpha val="63529"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr descr="arrow pointing to where you put the data on the data sheet." id="327" name="Google Shape;327;p24"/>
+          <p:cNvPr id="327" name="Google Shape;327;p24" descr="arrow pointing to where you put the data on the data sheet."/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3962400" y="4752889"/>
             <a:ext cx="620931" cy="889972"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="38100">
+          <a:ln w="38100" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:miter lim="800000"/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="stealth"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="stealth" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="331" name="Shape 331"/>
+        <p:cNvPr id="1" name="Shape 331"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="332" name="Google Shape;332;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>24</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="333" name="Google Shape;333;p25"/>
+          <p:cNvPr id="333" name="Google Shape;333;p25" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147290" y="-1"/>
             <a:ext cx="7996710" cy="1001377"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How to collect your data" id="334" name="Google Shape;334;p25"/>
+          <p:cNvPr id="334" name="Google Shape;334;p25" descr="Menu: How to collect your data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-5196" y="-8627"/>
             <a:ext cx="1152486" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="335" name="Google Shape;335;p25"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1384690" y="1001375"/>
             <a:ext cx="7417482" cy="751225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol (3/3)</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2400">
+            <a:endParaRPr sz="2400" b="1">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="336" name="Google Shape;336;p25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1384690" y="1917753"/>
             <a:ext cx="3474131" cy="2629565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>12. Have two other students repeat the measurement using fresh beakers of water each time. The meter does not need to be calibrated for each student. Record these measurements as Observations 2 and 3.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>13. Calculate the average of the three observations. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="337" name="Google Shape;337;p25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1384691" y="4272678"/>
             <a:ext cx="7249355" cy="2339102"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>14. Each of the observations </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>should be within 40 </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>µS </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>/cm </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>of the average. If one or more of the values is not within 40 µS /cm, pour a fresh sample and repeat the measurements and calculate a new average. </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
-            <a:endParaRPr b="1" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk2"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>15. Rinse the probe with distilled water, blot dry, and put the cap on the meter. Rinse and dry the beakers and sample bottle.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1600" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1600" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>You have completed the Electrical Conductivity measurement!</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="diagram showing lab bench with two sample beakers of water, a thermometer and a EC probe." id="338" name="Google Shape;338;p25"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="338" name="Google Shape;338;p25" descr="diagram showing lab bench with two sample beakers of water, a thermometer and a EC probe."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5055672" y="1917753"/>
             <a:ext cx="3367359" cy="2294370"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="342" name="Shape 342"/>
+        <p:cNvPr id="1" name="Shape 342"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="343" name="Google Shape;343;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>25</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="344" name="Google Shape;344;p26"/>
+          <p:cNvPr id="344" name="Google Shape;344;p26" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-17253"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="345" name="Google Shape;345;p26"/>
+          <p:cNvPr id="345" name="Google Shape;345;p26" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="346" name="Google Shape;346;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry!  Question 4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="347" name="Google Shape;347;p26"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is a critical step you must complete before doing the Electrical Conductivity measurement on your water body?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Determine that the water sample is at a temperature of 20  ̊ - 30  ̊ C</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Calibrate your Electrical Conductivity Meter</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Both A and B</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="351" name="Shape 351"/>
+        <p:cNvPr id="1" name="Shape 351"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="352" name="Google Shape;352;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>26</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="353" name="Google Shape;353;p27"/>
+          <p:cNvPr id="353" name="Google Shape;353;p27" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="354" name="Google Shape;354;p27"/>
+          <p:cNvPr id="354" name="Google Shape;354;p27" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="8625"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="355" name="Google Shape;355;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 4</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="356" name="Google Shape;356;p27"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is a critical step you must complete before doing the Electrical Conductivity measurement on your water body?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Determine that the water sample is at a temperature of 20  ̊ - 30  ̊ C</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Calibrate your Electrical Conductivity Meter</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Both A and B- ☺ correct! </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-330200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-330200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were  you correct? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="360" name="Shape 360"/>
+        <p:cNvPr id="1" name="Shape 360"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="361" name="Google Shape;361;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>27</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="362" name="Google Shape;362;p28"/>
+          <p:cNvPr id="362" name="Google Shape;362;p28" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="363" name="Google Shape;363;p28"/>
+          <p:cNvPr id="363" name="Google Shape;363;p28" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="364" name="Google Shape;364;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry! Question 5</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="365" name="Google Shape;365;p28"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>According to the GLOBE protocol, each of the 3 replicate electrical conductivity observations should be within ___ of the average to be considered valid.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within .10 µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within 1.0 µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within  10.0  µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within 40 µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="369" name="Shape 369"/>
+        <p:cNvPr id="1" name="Shape 369"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="370" name="Google Shape;370;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>28</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="371" name="Google Shape;371;p29"/>
+          <p:cNvPr id="371" name="Google Shape;371;p29" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="372" name="Google Shape;372;p29"/>
+          <p:cNvPr id="372" name="Google Shape;372;p29" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="17251"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="373" name="Google Shape;373;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 5</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="374" name="Google Shape;374;p29"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk2"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:schemeClr val="dk2"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>According to the GLOBE protocol, each of the 3 replicate electrical conductivity observations should be within ___ of the average to be considered valid.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within .10 µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within 1.0 µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>within  10.0  µS /cm</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>within 40 µS /cm ☺  Correct! </a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were you correct?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="106" name="Shape 106"/>
+        <p:cNvPr id="1" name="Shape 106"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="107" name="Google Shape;107;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>2</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="108" name="Google Shape;108;p3"/>
+          <p:cNvPr id="108" name="Google Shape;108;p3" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="0"/>
             <a:ext cx="7974862" cy="991096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  What is electrical conductivity?" id="109" name="Google Shape;109;p3"/>
+          <p:cNvPr id="109" name="Google Shape;109;p3" descr="Menu:  What is electrical conductivity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="1169139" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="110" name="Google Shape;110;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="991096"/>
             <a:ext cx="6589568" cy="596180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The Hydrosphere</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="111" name="Google Shape;111;p3"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1351300" y="1723836"/>
             <a:ext cx="4444853" cy="5134164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>The hydrosphere is the part of the Earth system that includes water, ice and water vapor. Water participates in many important natural chemical reactions and is a good solvent. Changing any part of the Earth system, such as the amount or type of vegetation in a region or from natural land cover to an impervious one, can affect the rest of the system. Rain and snow capture aerosols from the air. Acidic water slowly dissolves rocks, placing dissolved solids in water. Dissolved or suspended impurities determine water's chemical composition.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Current measurement programs in many areas of the world cover only a few water bodies a few times during the year. GLOBE Hydrosphere protocols will allow you to collect valuable data to help fill these gaps and improve our understanding of Earth's natural waters.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Earth system diagram: Energy flows and matter cycles through the Earth's biosphere, hydrosphere, atmosphere and pedosphere (soil). The cycles are powered by the Sun's energy. " id="112" name="Google Shape;112;p3"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="112" name="Google Shape;112;p3" descr="Earth system diagram: Energy flows and matter cycles through the Earth's biosphere, hydrosphere, atmosphere and pedosphere (soil). The cycles are powered by the Sun's energy. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5796153" y="1723836"/>
             <a:ext cx="3246616" cy="3302169"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="378" name="Shape 378"/>
+        <p:cNvPr id="1" name="Shape 378"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="379" name="Google Shape;379;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>29</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="380" name="Google Shape;380;p30"/>
+          <p:cNvPr id="380" name="Google Shape;380;p30" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-17253"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="381" name="Google Shape;381;p30"/>
+          <p:cNvPr id="381" name="Google Shape;381;p30" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="382" name="Google Shape;382;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry! Question 6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="383" name="Google Shape;383;p30"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pure water: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Has a high electrical conductivity, and high total dissolved solids</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Is not a good conductor of electricity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Is not a good conductor of electricity except above or below the 20 ̊ - 30 ̊ C</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide31.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="387" name="Shape 387"/>
+        <p:cNvPr id="1" name="Shape 387"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="388" name="Google Shape;388;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>30</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="389" name="Google Shape;389;p31"/>
+          <p:cNvPr id="389" name="Google Shape;389;p31" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-17253"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="390" name="Google Shape;390;p31"/>
+          <p:cNvPr id="390" name="Google Shape;390;p31" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="391" name="Google Shape;391;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 6</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="392" name="Google Shape;392;p31"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Pure water: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Has a high electrical conductivity, and high total dissolved solids</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Is not a good conductor of electricity ☺ Correct!</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Is not a good conductor of electricity except above or below the 20 ̊ - 30 ̊ C</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Were you correct? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="FF0000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s move on to GLOBE Data Entry and Visualization!</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="396" name="Shape 396"/>
+        <p:cNvPr id="1" name="Shape 396"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="397" name="Google Shape;397;p54"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>31</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="398" name="Google Shape;398;p54"/>
+          <p:cNvPr id="398" name="Google Shape;398;p54" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="399" name="Google Shape;399;p54"/>
+          <p:cNvPr id="399" name="Google Shape;399;p54" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="400" name="Google Shape;400;p54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1276114" y="2058513"/>
             <a:ext cx="7545747" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>If this is your first time making hydrosphere observations at this location, you will need to create a new Hydrosphere study site before entering data.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>To do this, please review the Introduction to Hydrosphere training.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-336550" lvl="0" marL="514350" marR="0" rtl="0" algn="l">
+            <a:pPr marL="514350" marR="0" lvl="0" indent="-336550" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="401" name="Google Shape;401;p54"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1374663" y="1084106"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="2800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Hydrosphere Site Creation</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="0" i="0" lang="en-US" sz="4400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="0" i="0" sz="4400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="4400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="405" name="Shape 405"/>
+        <p:cNvPr id="1" name="Shape 405"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="406" name="Google Shape;406;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>32</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="407" name="Google Shape;407;p32"/>
+          <p:cNvPr id="407" name="Google Shape;407;p32" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="408" name="Google Shape;408;p32"/>
+          <p:cNvPr id="408" name="Google Shape;408;p32" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data." id="409" name="Google Shape;409;p32"/>
+          <p:cNvPr id="409" name="Google Shape;409;p32" descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339536" y="1608020"/>
             <a:ext cx="2294228" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="410" name="Google Shape;410;p32"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1361073" y="2211746"/>
             <a:ext cx="4776900" cy="2523727"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>1.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Desktop Data Entry</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>: Log environmental data directly on the GLOBE website.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="115000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1100"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>2.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>GLOBE Observer App</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>: The app allows users to enter data directly from an iOS or Android device for any GLOBE protocol.  </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="411" name="Google Shape;411;p32"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Submit Your Data to GLOBE</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="415" name="Shape 415"/>
+        <p:cNvPr id="1" name="Shape 415"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="416" name="Google Shape;416;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>33</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="417" name="Google Shape;417;p55"/>
+          <p:cNvPr id="417" name="Google Shape;417;p55" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="418" name="Google Shape;418;p55"/>
+          <p:cNvPr id="418" name="Google Shape;418;p55" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="419" name="Google Shape;419;p55"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1159510" y="832486"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol Data Entry</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="2800">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="420" name="Google Shape;420;p55"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6184128" y="2690336"/>
             <a:ext cx="2999148" cy="2585323"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>To enter data, first return to GLOBE Observer main page by clicking the home button in the bottom left.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select “Data Entry”.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Next, click “New Observation(s)”</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data." id="421" name="Google Shape;421;p55"/>
+          <p:cNvPr id="421" name="Google Shape;421;p55" descr="Screenshot showing the GLOBE Observer App homepage. Select “Data Entry” to record data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1500275" y="1722160"/>
             <a:ext cx="2294228" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the GLOBE Observer app Data Entry page. Select “New Observation” to enter data." id="422" name="Google Shape;422;p55"/>
+          <p:cNvPr id="422" name="Google Shape;422;p55" descr="Screenshot showing the GLOBE Observer app Data Entry page. Select “New Observation” to enter data."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3886265" y="1722160"/>
             <a:ext cx="2297863" cy="4662225"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="426" name="Shape 426"/>
+        <p:cNvPr id="1" name="Shape 426"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="427" name="Google Shape;427;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>34</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="428" name="Google Shape;428;p56"/>
+          <p:cNvPr id="428" name="Google Shape;428;p56" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="429" name="Google Shape;429;p56"/>
+          <p:cNvPr id="429" name="Google Shape;429;p56" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="430" name="Google Shape;430;p56"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol Data Entry</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="431" name="Google Shape;431;p56"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4913129" y="2794648"/>
             <a:ext cx="3525976" cy="1200288"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select Electrical Conductivity from the list of Hydrosphere protocols. Click Continue at the bottom of the screen.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="A screenshot of the protocol selection page." id="432" name="Google Shape;432;p56"/>
+          <p:cNvPr id="432" name="Google Shape;432;p56" descr="A screenshot of the protocol selection page."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2287435" y="2311470"/>
             <a:ext cx="2284565" cy="4410006"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="436" name="Shape 436"/>
+        <p:cNvPr id="1" name="Shape 436"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="437" name="Google Shape;437;p57"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>35</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="438" name="Google Shape;438;p57"/>
+          <p:cNvPr id="438" name="Google Shape;438;p57" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="439" name="Google Shape;439;p57"/>
+          <p:cNvPr id="439" name="Google Shape;439;p57" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="440" name="Google Shape;440;p57"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol Site Information</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="441" name="Google Shape;441;p57"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5540828" y="2716882"/>
             <a:ext cx="3525976" cy="1754326"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>If you have not already created a Hydrosphere site, create one now. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Click “New Site” at the bottom of the site location screen and choose a name for your new site. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing new site creation page. If you do not already have a hydrosphere site created, make one now." id="442" name="Google Shape;442;p57"/>
+          <p:cNvPr id="442" name="Google Shape;442;p57" descr="Screenshot showing new site creation page. If you do not already have a hydrosphere site created, make one now."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2458313" y="1923284"/>
             <a:ext cx="2492827" cy="4718565"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="446" name="Shape 446"/>
+        <p:cNvPr id="1" name="Shape 446"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="447" name="Google Shape;447;p58"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>36</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="448" name="Google Shape;448;p58"/>
+          <p:cNvPr id="448" name="Google Shape;448;p58" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="449" name="Google Shape;449;p58"/>
+          <p:cNvPr id="449" name="Google Shape;449;p58" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="450" name="Google Shape;450;p58"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol Site Information</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing new site information fields. If you do not already have a hdyrosphere site created, enter the Water Body Name and select the Water Body Type and Water Body Source from the dropdown list of options." id="451" name="Google Shape;451;p58"/>
+          <p:cNvPr id="451" name="Google Shape;451;p58" descr="Screenshot showing new site information fields. If you do not already have a hdyrosphere site created, enter the Water Body Name and select the Water Body Type and Water Body Source from the dropdown list of options."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2708353" y="2118732"/>
             <a:ext cx="2178710" cy="4236232"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="9525">
+          <a:ln w="9525" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="sm" w="sm" type="none"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="none" w="sm" len="sm"/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="452" name="Google Shape;452;p58"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5186728" y="2592729"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the Water Body Name. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the Water Body Type and Water Body Source from the dropdown list of options.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="456" name="Shape 456"/>
+        <p:cNvPr id="1" name="Shape 456"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="457" name="Google Shape;457;p59"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>37</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="458" name="Google Shape;458;p59"/>
+          <p:cNvPr id="458" name="Google Shape;458;p59" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="459" name="Google Shape;459;p59"/>
+          <p:cNvPr id="459" name="Google Shape;459;p59" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="460" name="Google Shape;460;p59"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Entering Measurement Data</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="461" name="Google Shape;461;p59"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5220182" y="2592729"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the date and time you took the measurements. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2000" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" marR="0" rtl="0" algn="l">
+            <a:pPr marL="228600" marR="0" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2000" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Once you enter the date, select Set Water Body State to enter your data.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="2800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing date and time entry page" id="462" name="Google Shape;462;p59"/>
+          <p:cNvPr id="462" name="Google Shape;462;p59" descr="Screenshot showing date and time entry page"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2265885" y="2235450"/>
             <a:ext cx="2306115" cy="4486026"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="466" name="Shape 466"/>
+        <p:cNvPr id="1" name="Shape 466"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="467" name="Google Shape;467;p60"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>38</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="468" name="Google Shape;468;p60"/>
+          <p:cNvPr id="468" name="Google Shape;468;p60" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="469" name="Google Shape;469;p60"/>
+          <p:cNvPr id="469" name="Google Shape;469;p60" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="470" name="Google Shape;470;p60"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Enter the Water Body State</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="471" name="Google Shape;471;p60"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5142822" y="2909076"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Select the Water Body State from the dropdown list of options.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="First screenshot showing data entry for the water body state. Select the Water Body State from the list of dropdown options. Options are Normal, Frozen, Dry, Flooded, and Unreachable." id="472" name="Google Shape;472;p60"/>
+          <p:cNvPr id="472" name="Google Shape;472;p60" descr="First screenshot showing data entry for the water body state. Select the Water Body State from the list of dropdown options. Options are Normal, Frozen, Dry, Flooded, and Unreachable."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2397278" y="2067275"/>
             <a:ext cx="2250145" cy="4471638"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="116" name="Shape 116"/>
+        <p:cNvPr id="1" name="Shape 116"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Google Shape;117;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>3</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="118" name="Google Shape;118;p4"/>
+          <p:cNvPr id="118" name="Google Shape;118;p4" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1160512" y="0"/>
             <a:ext cx="7974862" cy="991096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  What is electrical conductivity?" id="119" name="Google Shape;119;p4"/>
+          <p:cNvPr id="119" name="Google Shape;119;p4" descr="Menu:  What is electrical conductivity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="1169139" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="120" name="Google Shape;120;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="991096"/>
             <a:ext cx="6589568" cy="596180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is Electrical Conductivity? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="121" name="Google Shape;121;p4"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1351300" y="1723836"/>
             <a:ext cx="4858114" cy="5134164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Electrical conductivity measures </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>the capacity of water to transmit an electrical current</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>. This capacity is directly related to the concentration of salts in the water. We call the amount of mineral and salt impurities in the water the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>total dissolved solids </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>(abbreviated TDS). We use electrical conductivity as an indirect measure to find the TDS of water.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>Salts </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>dissociate</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t> into positively and negatively charged ions in solution, and the ions conduct electricity. Inorganic dissolved solids such as chloride, nitrate, sulfate, and phosphate are present in water as negatively charged ions (anions). Sodium, magnesium, calcium, iron and aluminum are present in water as positively charged ions (cations). Pure water is a poor conductor of electricity. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="just">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>The electrical conductivity meter measures</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1600">
+              <a:rPr lang="en-US" sz="1600" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t> how much electricity is being conducted through a centimeter of water</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="List of GLOBE Hydrosphere Measurements: Hydrosphere study site, water temperature, water transparency, conductivity (this protocol) pH, mosquito, alkalinity, dissolved oxygen, salinity, nitrates and freshwater macroinvertebrates." id="122" name="Google Shape;122;p4"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="122" name="Google Shape;122;p4" descr="List of GLOBE Hydrosphere Measurements: Hydrosphere study site, water temperature, water transparency, conductivity (this protocol) pH, mosquito, alkalinity, dissolved oxygen, salinity, nitrates and freshwater macroinvertebrates."/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6505262" y="1723836"/>
             <a:ext cx="2121815" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="476" name="Shape 476"/>
+        <p:cNvPr id="1" name="Shape 476"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="477" name="Google Shape;477;p61"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>39</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="478" name="Google Shape;478;p61"/>
+          <p:cNvPr id="478" name="Google Shape;478;p61" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="479" name="Google Shape;479;p61"/>
+          <p:cNvPr id="479" name="Google Shape;479;p61" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="480" name="Google Shape;480;p61"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Enter Electrical Conductivity Data</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="481" name="Google Shape;481;p61"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5159616" y="2271661"/>
             <a:ext cx="3731623" cy="3762234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the temperature of the water sample being tested (℃) and the conductivity of the standard.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="2400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="2400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="2400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Enter the conductivity measurement of the sample.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing electrical conductivity data entry. Enter the temperature of the water sample being tested in degrees Celcius, then enter the conductivity of the standard. Enter the conductivity measurement of the sample." id="482" name="Google Shape;482;p61"/>
+          <p:cNvPr id="482" name="Google Shape;482;p61" descr="Screenshot showing electrical conductivity data entry. Enter the temperature of the water sample being tested in degrees Celcius, then enter the conductivity of the standard. Enter the conductivity measurement of the sample."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2222954" y="1861203"/>
             <a:ext cx="2560773" cy="4962293"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="486" name="Shape 486"/>
+        <p:cNvPr id="1" name="Shape 486"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="487" name="Google Shape;487;p62"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>40</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="488" name="Google Shape;488;p62"/>
+          <p:cNvPr id="488" name="Google Shape;488;p62" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="489" name="Google Shape;489;p62"/>
+          <p:cNvPr id="489" name="Google Shape;489;p62" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="490" name="Google Shape;490;p62"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Review Data Entry and Send Data</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="491" name="Google Shape;491;p62"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5699139" y="2723237"/>
             <a:ext cx="2357863" cy="2308284"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Review the data you entered and check for errors.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>When complete, select Finish to complete the send the observation to GLOBE.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing the Electrical Conductivity review page. Check that the data you entered is correct." id="492" name="Google Shape;492;p62"/>
+          <p:cNvPr id="492" name="Google Shape;492;p62" descr="Screenshot showing the Electrical Conductivity review page. Check that the data you entered is correct."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2585447" y="2047792"/>
             <a:ext cx="2304396" cy="4448286"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="496" name="Shape 496"/>
+        <p:cNvPr id="1" name="Shape 496"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="497" name="Google Shape;497;p63"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>41</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="498" name="Google Shape;498;p63"/>
+          <p:cNvPr id="498" name="Google Shape;498;p63" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169137" y="-9381"/>
             <a:ext cx="7974863" cy="984375"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Entering data on the GLOBE website" id="499" name="Google Shape;499;p63"/>
+          <p:cNvPr id="499" name="Google Shape;499;p63" descr="Entering data on the GLOBE website"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-34505"/>
             <a:ext cx="1169139" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="500" name="Google Shape;500;p63"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1466850" y="1260503"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Data System Responses</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
             </a:br>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="501" name="Google Shape;501;p63"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1571759" y="2214344"/>
             <a:ext cx="2497497" cy="3754874"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>If your observations are within the appropriate ranges, you will see a green smiley face.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>You can review or edit your observation if needed.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1400"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>When ready, select “Send these measurements now” to send your data to GLOBE. When it has been sent, you will see a “Success” message.</a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing a green smiley face with text stating Your Data has been saved on this device. This means your observations are within the appropriate ranges. On the same page you can send your measurements or review/edit your observations." id="502" name="Google Shape;502;p63"/>
+          <p:cNvPr id="502" name="Google Shape;502;p63" descr="Screenshot showing a green smiley face with text stating Your Data has been saved on this device. This means your observations are within the appropriate ranges. On the same page you can send your measurements or review/edit your observations."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="4069256" y="2214345"/>
             <a:ext cx="2154697" cy="4364937"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot showing a popup window which says Success, your observation has been successfully sent to GLOBE." id="503" name="Google Shape;503;p63"/>
+          <p:cNvPr id="503" name="Google Shape;503;p63" descr="Screenshot showing a popup window which says Success, your observation has been successfully sent to GLOBE."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6347101" y="2214344"/>
             <a:ext cx="2274458" cy="4364938"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="504" name="Google Shape;504;p63"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3472543" y="2431768"/>
             <a:ext cx="583033" cy="147831"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="505" name="Google Shape;505;p63"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3592286" y="3648287"/>
             <a:ext cx="586437" cy="279625"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="506" name="Google Shape;506;p63"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1" rot="10800000">
+          <a:xfrm rot="10800000" flipH="1">
             <a:off x="3905319" y="4113970"/>
             <a:ext cx="2728614" cy="1068688"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln cap="flat" cmpd="sng" w="57150">
+          <a:ln w="57150" cap="flat" cmpd="sng">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
-            <a:headEnd len="sm" w="sm" type="none"/>
-            <a:tailEnd len="med" w="med" type="triangle"/>
+            <a:headEnd type="none" w="sm" len="sm"/>
+            <a:tailEnd type="triangle" w="med" len="med"/>
           </a:ln>
         </p:spPr>
       </p:cxnSp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="510" name="Shape 510"/>
+        <p:cNvPr id="1" name="Shape 510"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="511" name="Google Shape;511;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>42</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="512" name="Google Shape;512;p35"/>
+          <p:cNvPr id="512" name="Google Shape;512;p35" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1163782" y="0"/>
             <a:ext cx="7975023" cy="1008234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="513" name="Google Shape;513;p35"/>
+          <p:cNvPr id="513" name="Google Shape;513;p35" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="1163782" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="514" name="Google Shape;514;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252105" y="666797"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Visualize and Retrieve Water Electrical Conductivity Data-Step 1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="515" name="Google Shape;515;p35"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252104" y="1607082"/>
             <a:ext cx="7664303" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>GLOBE provides the ability to view and interact with data measured across the world. Select our </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800" u="sng">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>visualization tool</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t> to map, graph, filter and export EC data that have been measured across GLOBE protocols since 1995. Here are screenshots  steps you will use when you use the visualization tool: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screen shot of the map interface of the GLOBE Visualization Tool. Select Electrical Conductivity from drop down menu. " id="516" name="Google Shape;516;p35"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="516" name="Google Shape;516;p35" descr="Screen shot of the map interface of the GLOBE Visualization Tool. Select Electrical Conductivity from drop down menu. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1335197" y="2659157"/>
             <a:ext cx="5348408" cy="3112716"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="517" name="Google Shape;517;p35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1474502" y="5958419"/>
             <a:ext cx="7441906" cy="861774"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Link to step-by-step tutorials on Using the Visualization System will assist you in finding and analyzing GLOBE data:  </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="0" lang="en-US" sz="1600" u="sng" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1600" b="1" i="0" u="sng" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId7">
                   <a:extLst>
                     <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
-                      <ahyp:hlinkClr val="tx"/>
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
                     </a:ext>
                   </a:extLst>
                 </a:hlinkClick>
               </a:rPr>
               <a:t>PDF version</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" i="0" lang="en-US" sz="1800" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="1" i="0" sz="1800" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1800" b="1" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:schemeClr val="dk1"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="521" name="Shape 521"/>
+        <p:cNvPr id="1" name="Shape 521"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="522" name="Google Shape;522;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>43</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="523" name="Google Shape;523;p36"/>
+          <p:cNvPr id="523" name="Google Shape;523;p36" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1163782" y="0"/>
             <a:ext cx="7975023" cy="1008234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="524" name="Google Shape;524;p36"/>
+          <p:cNvPr id="524" name="Google Shape;524;p36" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="1163782" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="525" name="Google Shape;525;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252105" y="666797"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Visualize and Retrieve Water Electrical Conductivity Data- Step 2</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="526" name="Google Shape;526;p36"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252104" y="1607082"/>
             <a:ext cx="7664303" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>Select the date for which you need electrical conductivity data, add layer and you can see where data is available. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Screenshot of Map interface, GLOBE Visualization System. Icons appear in locations where data for the selected date or dates is available. " id="527" name="Google Shape;527;p36"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="527" name="Google Shape;527;p36" descr="Screenshot of Map interface, GLOBE Visualization System. Icons appear in locations where data for the selected date or dates is available. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1534990" y="2253709"/>
             <a:ext cx="6606687" cy="4303559"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="531" name="Shape 531"/>
+        <p:cNvPr id="1" name="Shape 531"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="532" name="Google Shape;532;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>44</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="533" name="Google Shape;533;p37"/>
+          <p:cNvPr id="533" name="Google Shape;533;p37" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1163782" y="0"/>
             <a:ext cx="7975023" cy="1008234"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Understand the data" id="534" name="Google Shape;534;p37"/>
+          <p:cNvPr id="534" name="Google Shape;534;p37" descr="Menu: Understand the data"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="1163782" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="535" name="Google Shape;535;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252105" y="666797"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Visualize and Retrieve Water Electrical Conductivity Data- Step 3</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="536" name="Google Shape;536;p37"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1252104" y="1607082"/>
             <a:ext cx="7664303" cy="584244"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>Select the sampling site for which you need  electrical conductivity data,  and a box will open with data summary for that site. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Clicking on a location will open to a map note providing electrical conductivity data for that location and time. Follow instructions in the tutorial to download data as a .csv file for analysis using spreadsheet applications. " id="537" name="Google Shape;537;p37"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="537" name="Google Shape;537;p37" descr="Clicking on a location will open to a map note providing electrical conductivity data for that location and time. Follow instructions in the tutorial to download data as a .csv file for analysis using spreadsheet applications. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1346454" y="2214680"/>
             <a:ext cx="5978173" cy="3942705"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="538" name="Google Shape;538;p37"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7418895" y="4342977"/>
             <a:ext cx="1578432" cy="1815882"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1400" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:latin typeface="Arial"/>
                 <a:ea typeface="Arial"/>
                 <a:cs typeface="Arial"/>
                 <a:sym typeface="Arial"/>
               </a:rPr>
               <a:t>Clicking on a location will open to a map note providing electrical conductivity data for that location and time.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="542" name="Shape 542"/>
+        <p:cNvPr id="1" name="Shape 542"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="543" name="Google Shape;543;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>45</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="544" name="Google Shape;544;p38"/>
+          <p:cNvPr id="544" name="Google Shape;544;p38" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Quiz yourself!" id="545" name="Google Shape;545;p38"/>
+          <p:cNvPr id="545" name="Google Shape;545;p38" descr="Menu: Quiz yourself!"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="1108364" cy="6849121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="546" name="Google Shape;546;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="838067"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Review questions to help you prepare to conduct the Hydrosphere Electrical Conductivity Protocol</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="547" name="Google Shape;547;p38"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1354932" y="2118037"/>
             <a:ext cx="7542499" cy="4731083"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Electrical conductivity meters measure _____ through a centimeter of water.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>What is the relationship between electrical conductivity of a solution and the amount of total dissolved solids in solution?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Electrical conductivity of water increases by ____% for an increase of 1 degree Celsius of water. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Would you expect electrical conductivity of a water body to increase or decrease after a large snowmelt?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Drinking water has an electrical conductivity between ______ µS/cm.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Your water sample should be between 20 ̊ - 30 ̊ C when you make your electrical conductivity measurement (true/false). </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>What are the safety precautions you should take when doing any of the hydrology protocols?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>What is the acceptable range of error of the three replicate samples you take, in µS/cm? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="arabicPeriod"/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>What step do you need to complete before starting the Electrical Conductivity protocol? </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student taking an EC reading in a bucket sample" id="548" name="Google Shape;548;p38"/>
+          <p:cNvPr id="548" name="Google Shape;548;p38" descr="watermark of student taking an EC reading in a bucket sample"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix amt="10000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1128020" y="1325143"/>
             <a:ext cx="8015979" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="552" name="Shape 552"/>
+        <p:cNvPr id="1" name="Shape 552"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="553" name="Google Shape;553;p39"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>46</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="554" name="Google Shape;554;p39"/>
+          <p:cNvPr id="554" name="Google Shape;554;p39" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Quiz yourself!" id="555" name="Google Shape;555;p39"/>
+          <p:cNvPr id="555" name="Google Shape;555;p39" descr="Menu: Quiz yourself!"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-1"/>
             <a:ext cx="1108364" cy="6849121"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="556" name="Google Shape;556;p39"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="684156"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Are you ready to take the Electrical Conductivity Protocol quiz?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="557" name="Google Shape;557;p39"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1128020" y="1891700"/>
             <a:ext cx="7438427" cy="4342678"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>You have now completed the slide stack. If you are ready to take the quiz, sign on and take the quiz corresponding to the </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="055000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-76200" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-76200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="2400">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-228600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-228600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="2400"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>When you pass the quiz, you are ready to take </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2400">
+              <a:rPr lang="en-US" sz="2400" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Electrical Conductivity Protocol </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2400">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>measurements! </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student taking an EC reading in a bucket sample" id="558" name="Google Shape;558;p39"/>
+          <p:cNvPr id="558" name="Google Shape;558;p39" descr="watermark of student taking an EC reading in a bucket sample"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix amt="14000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1128020" y="1325143"/>
             <a:ext cx="8015979" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="562" name="Shape 562"/>
+        <p:cNvPr id="1" name="Shape 562"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student taking an EC reading in a bucket sample" id="563" name="Google Shape;563;p40"/>
+          <p:cNvPr id="563" name="Google Shape;563;p40" descr="watermark of student taking an EC reading in a bucket sample"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="14000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1128020" y="1325143"/>
             <a:ext cx="8015979" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="564" name="Google Shape;564;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>47</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner for Electrical Conductivity in Hydrosphere." id="565" name="Google Shape;565;p40"/>
+          <p:cNvPr id="565" name="Google Shape;565;p40" descr="Banner for Electrical Conductivity in Hydrosphere."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1103602" y="-2"/>
             <a:ext cx="8040398" cy="992464"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Additional resources" id="566" name="Google Shape;566;p40"/>
+          <p:cNvPr id="566" name="Google Shape;566;p40" descr="Menu: Additional resources"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-8628"/>
             <a:ext cx="1214438" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="567" name="Google Shape;567;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1389185" y="543783"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Some Research Questions for Further Investigation</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="568" name="Google Shape;568;p40"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1389185" y="1420667"/>
             <a:ext cx="7403123" cy="5191147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...2 lines deleted...]
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Would the conductivity of the water at your site go up or down after a heavy rain? Why?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Would you expect the conductivity to be greater in a high mountain stream that receives fresh snowmelt or in a lake at lower elevations?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-101600" lvl="0" marL="228600" rtl="0" algn="l">
+            <a:pPr marL="228600" lvl="0" indent="-101600" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-285750" lvl="0" marL="285750" rtl="0" algn="l">
+            <a:pPr marL="285750" lvl="0" indent="-285750" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Arial"/>
               <a:buChar char="•"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Why do you think water with high levels of TDS is harmful to plants?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="573" name="Shape 573"/>
+        <p:cNvPr id="1" name="Shape 573"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="watermark of student taking an EC reading in a bucket sample" id="574" name="Google Shape;574;p41"/>
+          <p:cNvPr id="574" name="Google Shape;574;p41" descr="watermark of student taking an EC reading in a bucket sample"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix amt="14000"/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1128020" y="1325143"/>
             <a:ext cx="8015980" cy="5532857"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="575" name="Google Shape;575;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>48</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner for Electrical Conductivity within Hydrosphere" id="576" name="Google Shape;576;p41"/>
+          <p:cNvPr id="576" name="Google Shape;576;p41" descr="Banner for Electrical Conductivity within Hydrosphere"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1103602" y="-2"/>
             <a:ext cx="8040398" cy="992464"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: Additional resources" id="577" name="Google Shape;577;p41"/>
+          <p:cNvPr id="577" name="Google Shape;577;p41" descr="Menu: Additional resources"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-8628"/>
             <a:ext cx="1214438" cy="6858002"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="578" name="Google Shape;578;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1355764" y="1325143"/>
             <a:ext cx="7403123" cy="1008825"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit fontScale="90000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPct val="100000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Please provide us with feedback about this module. This is a community project and we welcome your comments, suggestions and edits! Comment here: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
                 <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>Training@nas</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
-                <a:hlinkClick r:id="rId7"/>
+                <a:hlinkClick r:id="rId6"/>
               </a:rPr>
               <a:t>aglobe.org</a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>Questions about module content? Contact GLOBE: </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000" u="sng">
+              <a:rPr lang="en-US" sz="2000" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
-                <a:hlinkClick r:id="rId8"/>
+                <a:hlinkClick r:id="rId7"/>
               </a:rPr>
               <a:t>help@nasaglobe.</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>org</a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
             <a:br>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
             </a:br>
-            <a:endParaRPr b="1" sz="2000">
+            <a:endParaRPr sz="2000" b="1">
               <a:solidFill>
                 <a:srgbClr val="000090"/>
               </a:solidFill>
               <a:latin typeface="Calibri"/>
               <a:ea typeface="Calibri"/>
               <a:cs typeface="Calibri"/>
               <a:sym typeface="Calibri"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr descr="Watermark of student with an EC probe." id="579" name="Google Shape;579;p41"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvPr id="579" name="Google Shape;579;p41" descr="Watermark of student with an EC probe."/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1355764" y="2156078"/>
             <a:ext cx="7403123" cy="5191147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000"/>
+              <a:rPr lang="en-US" sz="2000" b="1"/>
               <a:t>Credits</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Slides:  </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Russanne Low, Ph.D., University of Nebraska-Lincoln, USA </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Rebecca Boger, Ph.D., Brooklyn College, NYC, USA</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>Cover Art:  Jenn Glaser, </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" i="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1" i="1"/>
               <a:t>ScribeArts</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1800" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>More Information:</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800" u="sng">
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng">
+                <a:solidFill>
+                  <a:schemeClr val="hlink"/>
+                </a:solidFill>
+                <a:hlinkClick r:id="rId8"/>
+              </a:rPr>
+              <a:t>GLOBE Program</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
+              <a:t>,</a:t>
+            </a:r>
+            <a:endParaRPr/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:schemeClr val="dk1"/>
+              </a:buClr>
+              <a:buSzPts val="1800"/>
+              <a:buNone/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" sz="1800" b="1" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId9"/>
               </a:rPr>
-              <a:t>GLOBE Program</a:t>
-[...30 lines deleted...]
-              </a:rPr>
               <a:t>NASA Global Climate Change: Vital Signs of the Planet</a:t>
             </a:r>
-            <a:endParaRPr b="1" sz="1800"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1800" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="1800"/>
+              <a:rPr lang="en-US" sz="1800" b="1"/>
               <a:t>The GLOBE Program is sponsored by these organizations: </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="000000"/>
+              </a:buClr>
+              <a:buSzPts val="1400"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="1050">
+              <a:rPr lang="en-US" sz="1050" b="1">
                 <a:solidFill>
                   <a:srgbClr val="3C4043"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="FFFFFF"/>
                 </a:highlight>
                 <a:latin typeface="Roboto"/>
                 <a:ea typeface="Roboto"/>
                 <a:cs typeface="Roboto"/>
                 <a:sym typeface="Roboto"/>
               </a:rPr>
               <a:t>Version 11/17/25. Modified by GLOBE Implementation Office – Science, Training, Education, and Public Engagement. If you edit and modify this slide set for use for educational purposes, please note “modified by (and your name and date)" on this page. Thank you.</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="1400"/>
             </a:br>
-            <a:endParaRPr b="1" sz="1400"/>
-[...2 lines deleted...]
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="l">
+            <a:endParaRPr sz="1400" b="1"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Logos for NASA, NOAA, NSF and the U.S. Department of State." id="580" name="Google Shape;580;p41"/>
+          <p:cNvPr id="580" name="Google Shape;580;p41" descr="Logos for NASA, NOAA, NSF and the U.S. Department of State."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
-          <a:blip r:embed="rId11">
+          <a:blip r:embed="rId10">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3865013" y="5552553"/>
             <a:ext cx="1919562" cy="401717"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
-        <p:cTn dur="indefinite" nodeType="tmRoot" restart="never">
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
-              <p:cTn dur="indefinite" id="2" nodeType="mainSeq">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
-                    <p:cTn fill="hold">
+                    <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                         <p:cond evt="onBegin" delay="0">
                           <p:tn val="2"/>
                         </p:cond>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn fill="hold">
+                          <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn fill="hold" nodeType="withEffect" presetClass="entr" presetID="1" presetSubtype="0">
+                                <p:cTn id="5" presetID="1" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn dur="1" fill="hold">
+                                        <p:cTn id="6" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="580"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
-                <p:cond evt="onPrev">
+                <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
-                <p:cond evt="onNext">
+                <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="127" name="Shape 127"/>
+        <p:cNvPr id="1" name="Shape 127"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="128" name="Google Shape;128;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="129" name="Google Shape;129;p5"/>
+          <p:cNvPr id="129" name="Google Shape;129;p5" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1160346" y="0"/>
             <a:ext cx="7974862" cy="991096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  What is electrical conductivity?" id="130" name="Google Shape;130;p5"/>
+          <p:cNvPr id="130" name="Google Shape;130;p5" descr="Menu:  What is electrical conductivity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="0"/>
             <a:ext cx="1169139" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="131" name="Google Shape;131;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="1127656"/>
             <a:ext cx="8442940" cy="596180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How does temperature affect electrical conductivity?</a:t>
             </a:r>
             <a:endParaRPr sz="2800"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="132" name="Google Shape;132;p5"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1479127" y="1740792"/>
             <a:ext cx="4602460" cy="5134164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Temperature also affects electrical conductivity: the higher the water temperature, the higher the electrical conductivity would be. </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>The electrical conductivity of water increases by 2-3% for an increase of 1 degree Celsius of water temperature.</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t> This is why water temperature readings are also taken when measuring electrical conductivity.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Many measured properties of water change at different temperatures. This is why water temperature is often called a </a:t>
             </a:r>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>master variable </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>in water investigation. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Illustration of a beaker with sample with thermometer and EC meter" id="133" name="Google Shape;133;p5"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="133" name="Google Shape;133;p5" descr="Illustration of a beaker with sample with thermometer and EC meter"/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="6391576" y="1723836"/>
             <a:ext cx="2451100" cy="3784600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="137" name="Shape 137"/>
+        <p:cNvPr id="1" name="Shape 137"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="138" name="Google Shape;138;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="139" name="Google Shape;139;p6"/>
+          <p:cNvPr id="139" name="Google Shape;139;p6" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1160346" y="-26377"/>
             <a:ext cx="7974862" cy="991096"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  What is electrical conductivity?" id="140" name="Google Shape;140;p6"/>
+          <p:cNvPr id="140" name="Google Shape;140;p6" descr="Menu:  What is electrical conductivity?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-26376"/>
             <a:ext cx="1169139" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="141" name="Google Shape;141;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1169138" y="1050898"/>
             <a:ext cx="8442940" cy="596180"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What role do dissolved solids play in the electrical conductivity of water?</a:t>
             </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="142" name="Google Shape;142;p6"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1479126" y="1740792"/>
             <a:ext cx="7136553" cy="5134164"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1600"/>
               <a:t>As stated earlier, electrical conductivity measures the capacity of water to transmit an electrical current and this capacity is directly related to the concentration of salts in the water.  If pure water is in the beaker, the electrical circuit cannot be completed because there are no dissolved ions to conduct the electricity. If salt is added to the water, the dissolved ions of salt can transmit the charge, and the circuit can be completed and the light bulb lights up!</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Diagram of experimental apparatus. A bulb is connected to a battery by leads. One lead is in the water sample. The lighbulb will not light until sufficient dissolved solids (salt) is in the water so that the water can transmit the current and light the bulb. " id="143" name="Google Shape;143;p6"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="143" name="Google Shape;143;p6" descr="Diagram of experimental apparatus. A bulb is connected to a battery by leads. One lead is in the water sample. The lighbulb will not light until sufficient dissolved solids (salt) is in the water so that the water can transmit the current and light the bulb. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId5">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="2576830" y="3245639"/>
             <a:ext cx="4535170" cy="3101075"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="147" name="Shape 147"/>
+        <p:cNvPr id="1" name="Shape 147"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="148" name="Google Shape;148;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="149" name="Google Shape;149;p7"/>
+          <p:cNvPr id="149" name="Google Shape;149;p7" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1147722" y="-1"/>
             <a:ext cx="7996278" cy="999535"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu:  Why collect electrical conductivity data?" id="150" name="Google Shape;150;p7"/>
+          <p:cNvPr id="150" name="Google Shape;150;p7" descr="Menu:  Why collect electrical conductivity data?"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1147723" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="151" name="Google Shape;151;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1222261" y="999534"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000072"/>
               </a:buClr>
               <a:buSzPts val="2800"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2800">
+              <a:rPr lang="en-US" sz="2800" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000072"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Why is it important to collect electrical conductivity data?</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-US" sz="3200"/>
             </a:br>
             <a:endParaRPr sz="3200"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="152" name="Google Shape;152;p7"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1551815" y="1999069"/>
             <a:ext cx="7188092" cy="3176425"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>The local geology through which water flows will affect the electrical conductivity. For instance, streams in areas with granite bedrock tend to have lower electrical conductivity because granite is made of components that do not ionize when eroded into water.  Streams that run through areas with clay soils tend to have higher electrical conductivity because they contain compounds that ionize when washed into the water. </a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="156" name="Shape 156"/>
+        <p:cNvPr id="1" name="Shape 156"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="157" name="Google Shape;157;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="158" name="Google Shape;158;p8"/>
+          <p:cNvPr id="158" name="Google Shape;158;p8" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1075849" y="-1"/>
             <a:ext cx="8086371" cy="983673"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="159" name="Google Shape;159;p8"/>
+          <p:cNvPr id="159" name="Google Shape;159;p8" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="160" name="Google Shape;160;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1136072" y="535636"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000090"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="000090"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>How Your Measurements Can Help</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="161" name="Google Shape;161;p8"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1334384" y="1306402"/>
             <a:ext cx="3945064" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1600"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1600"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>Electrical conductivity provides a general measurement of stream water quality. After baseline measurements have been collected, significant changes in conductivity can be an indication of pollution or discharge into a water body. For instance, an oil spill might lower electrical conductivity, and discharged sewage may raise the electrical conductivity.</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="1800"/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="just">
+            <a:pPr marL="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="1800"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>A low number from 10 to about 200 µS/cm, could be considered to be drinking-water quality. Specific conductance measurement of mine waters in a Colorado study range from 100 to 38,000 µS/cm (</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800" u="sng">
                 <a:solidFill>
                   <a:schemeClr val="hlink"/>
                 </a:solidFill>
                 <a:hlinkClick r:id="rId5"/>
               </a:rPr>
               <a:t>USGS 2013</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" sz="1800"/>
               <a:t>).</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Photo of discharge of mine waste into Animas river, turning water from blue to orange. " id="162" name="Google Shape;162;p8"/>
-          <p:cNvPicPr preferRelativeResize="0"/>
+          <p:cNvPr id="162" name="Google Shape;162;p8" descr="Photo of discharge of mine waste into Animas river, turning water from blue to orange. "/>
+          <p:cNvPicPr preferRelativeResize="0">
+            <a:picLocks noGrp="1"/>
+          </p:cNvPicPr>
           <p:nvPr>
-            <p:ph idx="2" type="body"/>
+            <p:ph type="body" idx="2"/>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId6">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5573726" y="1714217"/>
             <a:ext cx="2843910" cy="3721735"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="163" name="Google Shape;163;p8"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5418896" y="5650056"/>
             <a:ext cx="3153569" cy="830997"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" marR="0" rtl="0" algn="just">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="just" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="000000"/>
               </a:buClr>
               <a:buSzPts val="1200"/>
               <a:buFont typeface="Arial"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="0" i="0" lang="en-US" sz="1200" u="none" cap="none" strike="noStrike">
+              <a:rPr lang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" cap="none">
                 <a:solidFill>
                   <a:schemeClr val="dk1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri"/>
                 <a:ea typeface="Calibri"/>
                 <a:cs typeface="Calibri"/>
                 <a:sym typeface="Calibri"/>
               </a:rPr>
               <a:t>The Animas River between Silverton and Durango in Colorado, USA, within 24 hours of the 2015 Gold King Mine waste water spill. Credit: Riverhugger, Wikipedia Commons. </a:t>
             </a:r>
-            <a:endParaRPr b="0" i="0" sz="1400" u="none" cap="none" strike="noStrike">
+            <a:endParaRPr sz="1400" b="0" i="0" u="none" strike="noStrike" cap="none">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
               </a:solidFill>
               <a:latin typeface="Arial"/>
               <a:ea typeface="Arial"/>
               <a:cs typeface="Arial"/>
               <a:sym typeface="Arial"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:pvml="urn:schemas-microsoft-com:office:powerpoint" xmlns:com="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor">
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="167" name="Shape 167"/>
+        <p:cNvPr id="1" name="Shape 167"/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="168" name="Google Shape;168;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="12" type="sldNum"/>
+            <p:ph type="sldNum" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6457950" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="r">
+            <a:pPr marL="0" lvl="0" indent="0" algn="r" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buSzPts val="1200"/>
               <a:buNone/>
             </a:pPr>
             <a:fld id="{00000000-1234-1234-1234-123412341234}" type="slidenum">
               <a:rPr lang="en-US"/>
-              <a:t>‹#›</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Banner: Hydrosphere-Electrical Conductivity" id="169" name="Google Shape;169;p9"/>
+          <p:cNvPr id="169" name="Google Shape;169;p9" descr="Banner: Hydrosphere-Electrical Conductivity"/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId3">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="-1"/>
             <a:ext cx="8035636" cy="1017322"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr descr="Menu: How your measurements can help." id="170" name="Google Shape;170;p9"/>
+          <p:cNvPr id="170" name="Google Shape;170;p9" descr="Menu: How your measurements can help."/>
           <p:cNvPicPr preferRelativeResize="0"/>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill rotWithShape="1">
           <a:blip r:embed="rId4">
             <a:alphaModFix/>
           </a:blip>
-          <a:srcRect b="0" l="0" r="0" t="0"/>
+          <a:srcRect/>
           <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1" y="-1"/>
             <a:ext cx="1136073" cy="6858001"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="171" name="Google Shape;171;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1108364" y="809923"/>
             <a:ext cx="7886700" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="ctr" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="ctr" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="3200"/>
               <a:buFont typeface="Calibri"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="3200">
+              <a:rPr lang="en-US" sz="3200" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Let’s do a quick review before moving onto data collection!  Question 1</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="172" name="Google Shape;172;p9"/>
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
           <p:nvPr>
-            <p:ph idx="1" type="body"/>
+            <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1422123" y="2203544"/>
             <a:ext cx="6867112" cy="4586397"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr anchorCtr="0" anchor="t" bIns="45700" lIns="91425" spcFirstLastPara="1" rIns="91425" wrap="square" tIns="45700">
+          <a:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="002060"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Which is considered a  master variable of water, that is, a changeable property of water that tends to have an effect on other properties being measured?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
-            <a:r>
-[...1 lines deleted...]
-            </a:r>
             <a:endParaRPr sz="2000"/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Electrical Conductivity</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="-457200" lvl="0" marL="457200" rtl="0" algn="l">
+            <a:pPr marL="457200" lvl="0" indent="-457200" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buFont typeface="Calibri"/>
               <a:buAutoNum type="alphaUcPeriod"/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000"/>
               <a:t>Temperature</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
           <a:p>
-            <a:pPr indent="0" lvl="0" marL="0" rtl="0" algn="l">
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="1000"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:schemeClr val="dk1"/>
               </a:buClr>
               <a:buSzPts val="2000"/>
               <a:buNone/>
             </a:pPr>
+            <a:endParaRPr sz="2000"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" lvl="0" indent="0" algn="l" rtl="0">
+              <a:lnSpc>
+                <a:spcPct val="90000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="1000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClr>
+                <a:srgbClr val="FF0000"/>
+              </a:buClr>
+              <a:buSzPts val="2000"/>
+              <a:buNone/>
+            </a:pPr>
             <a:r>
-              <a:t/>
-[...21 lines deleted...]
-              <a:rPr b="1" lang="en-US" sz="2000">
+              <a:rPr lang="en-US" sz="2000" b="1">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>What is the answer?</a:t>
             </a:r>
             <a:endParaRPr/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+  <a:themeElements>
+    <a:clrScheme name="Office Theme">
+      <a:dk1>
+        <a:srgbClr val="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:srgbClr val="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4472C4"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Arial"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -42863,313 +43937,137 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...275 lines deleted...]
-</a:theme>
+<file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <TotalTime></TotalTime>
+  <Words>4089</Words>
+  <Application>Microsoft Macintosh PowerPoint</Application>
+  <PresentationFormat>On-screen Show (4:3)</PresentationFormat>
+  <Paragraphs>393</Paragraphs>
+  <Slides>49</Slides>
+  <Notes>49</Notes>
+  <HiddenSlides>0</HiddenSlides>
+  <MMClips>0</MMClips>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Fonts Used</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Theme</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Slide Titles</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>49</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="53" baseType="lpstr">
+      <vt:lpstr>Roboto</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
+      <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Office Theme</vt:lpstr>
+      <vt:lpstr>Slide 1</vt:lpstr>
+      <vt:lpstr>Overview</vt:lpstr>
+      <vt:lpstr>The Hydrosphere</vt:lpstr>
+      <vt:lpstr>What is Electrical Conductivity? </vt:lpstr>
+      <vt:lpstr>How does temperature affect electrical conductivity?</vt:lpstr>
+      <vt:lpstr>What role do dissolved solids play in the electrical conductivity of water?</vt:lpstr>
+      <vt:lpstr>Why is it important to collect electrical conductivity data? </vt:lpstr>
+      <vt:lpstr>How Your Measurements Can Help</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection!  Question 1</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 1</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Question 2</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 2</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Question 3</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto data collection! Answer to Question 3</vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol:   What do you need to start?</vt:lpstr>
+      <vt:lpstr>Simultaneous or Prior Investigations Required</vt:lpstr>
+      <vt:lpstr>Overview of the Electrical Conductivity Protocol  Your task is to measure the electrical conductivity of your water sample. Before you begin, make sure that the water conditions are right:  </vt:lpstr>
+      <vt:lpstr>Assemble Equipment for Calibration of the EC Instrument  </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Meter   </vt:lpstr>
+      <vt:lpstr>Calibration of the Electrical Conductivity Probe (1/2) </vt:lpstr>
+      <vt:lpstr>Calibration of the Electrical Conductivity Probe (2/2) </vt:lpstr>
+      <vt:lpstr>Assemble Equipment for Electrical Conductivity Protocol  </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol (1/3)</vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol (2/3)</vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol (3/3)</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry!  Question 4</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 4</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry! Question 5</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 5</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry! Question 6</vt:lpstr>
+      <vt:lpstr>Let’s do a quick review before moving onto GLOBE Data Entry! Answer to Question 6</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>Submit Your Data to GLOBE </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol Data Entry </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol Data Entry </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol Site Information </vt:lpstr>
+      <vt:lpstr>Electrical Conductivity Protocol Site Information </vt:lpstr>
+      <vt:lpstr>Entering Measurement Data </vt:lpstr>
+      <vt:lpstr>Enter the Water Body State </vt:lpstr>
+      <vt:lpstr>Enter Electrical Conductivity Data </vt:lpstr>
+      <vt:lpstr>Review Data Entry and Send Data </vt:lpstr>
+      <vt:lpstr>Data System Responses </vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Water Electrical Conductivity Data-Step 1</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Water Electrical Conductivity Data- Step 2</vt:lpstr>
+      <vt:lpstr>Visualize and Retrieve Water Electrical Conductivity Data- Step 3</vt:lpstr>
+      <vt:lpstr>Review questions to help you prepare to conduct the Hydrosphere Electrical Conductivity Protocol</vt:lpstr>
+      <vt:lpstr>Are you ready to take the Electrical Conductivity Protocol quiz?</vt:lpstr>
+      <vt:lpstr>Some Research Questions for Further Investigation</vt:lpstr>
+      <vt:lpstr>Please provide us with feedback about this module. This is a community project and we welcome your comments, suggestions and edits! Comment here: Training@nasaglobe.org Questions about module content? Contact GLOBE: help@nasaglobe.org   </vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>rusty low</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dc:creator>rusty low</dc:creator>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>